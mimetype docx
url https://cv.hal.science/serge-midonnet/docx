--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -880,213 +880,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schedulability Analysis for Directed Acyclic Graphs on Multiprocessor Systems at a Subtask Level</w:t>
+                <w:t xml:space="preserve">A Stretching Algorithm for Parallel Real-time DAG Tasks on Multiprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Reliable Software Technologies ADA-Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd International Conference on Real-Time Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versaille, France. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2659787.2659818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021856v1</w:t>
+                <w:t xml:space="preserve">hal-01090627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stretching Algorithm for Parallel Real-time DAG Tasks on Multiprocessor Systems</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of the Tardiness of Parallel Tasks in Soft Real-time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Real-Time Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; IPDPS, May 2014, PHOENIX (Arizona), United States. pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2659787.2659818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090627v1</w:t>
+                <w:t xml:space="preserve">hal-01090622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Analysis of DAG Scheduling Methods in Hard Real-time Multiprocessor Systems</w:t>
               </w:r>
@@ -1157,109 +1157,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of the Tardiness of Parallel Tasks in Soft Real-time Systems</w:t>
+                <w:t xml:space="preserve">Schedulability Analysis for Directed Acyclic Graphs on Multiprocessor Systems at a Subtask Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; IPDPS, May 2014, PHOENIX (Arizona), United States. pp.17</w:t>
+              <w:t xml:space="preserve">19th International Conference on Reliable Software Technologies ADA-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADA-Europe, Jun 2014, Paris, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090622v1</w:t>
+                <w:t xml:space="preserve">hal-01021856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global EDF scheduling of directed acyclic graphs on multiprocessor systems</w:t>
               </w:r>
@@ -1356,1298 +1356,1298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YARTISS: A Tool to Visualize, Test, Compare and Evaluate Real-Time Scheduling Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability in static-priority restricted-migration scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATERS 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RACS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Antonio, United States. pp.416-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2401603.2401692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691985v2</w:t>
+                <w:t xml:space="preserve">hal-00797909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in static-priority restricted-migration scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YARTISS: A Tool to Visualize, Test, Compare and Evaluate Real-Time Scheduling Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Chandarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RACS 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WATERS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Italy. pp.21--26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797909v1</w:t>
+                <w:t xml:space="preserve">hal-00691985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallelizing Algorithm for Real-Time Tasks of Directed Acyclic Graphs Model</w:t>
+                <w:t xml:space="preserve">Graph-to-Segment Transformation Technique minimizing the number of processors for Real-time Multiprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTAS'12 : The 18th IEEE Real-Time and Embedded Technology and Applications Symposium. Work-In-Progress Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Beijing, China. pp.45-48</w:t>
+              <w:t xml:space="preserve">Workshop on Power, Energy, and Temperature Aware Real-time Systems (PETARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695818v1</w:t>
+                <w:t xml:space="preserve">hal-00846942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-to-Segment Transformation Technique minimizing the number of processors for Real-time Multiprocessor Systems</w:t>
+                <w:t xml:space="preserve">A Parallelizing Algorithm for Real-Time Tasks of Directed Acyclic Graphs Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Power, Energy, and Temperature Aware Real-time Systems (PETARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Juan, Puerto Rico</w:t>
+              <w:t xml:space="preserve">RTAS'12 : The 18th IEEE Real-Time and Embedded Technology and Applications Symposium. Work-In-Progress Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Beijing, China. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846942v1</w:t>
+                <w:t xml:space="preserve">hal-00695818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Priority Scheduling Strategies for Ambient Energy-Harvesting Embedded systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">Partitioned Scheduling of Parallel Real-time Tasks on Multiprocessor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenCom 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Chengdu, China. pp.50--55</w:t>
+              <w:t xml:space="preserve">23rd Euromicro Conference on Real-Time Systems (ECRTS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598718v1</w:t>
+                <w:t xml:space="preserve">hal-00620398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis for Segment Stretch Transformation of Parallel Real-time Tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordonnancement multiprocesseur global basé sur la laxité avec migrations restreintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nantes, France, France. pp.29-32</w:t>
+              <w:t xml:space="preserve">ROADEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695817v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement multiprocesseur global basé sur la laxité avec migrations restreintes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis for Segment Stretch Transformation of Parallel Real-time Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France. 2 pp</w:t>
+              <w:t xml:space="preserve">5th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nantes, France, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620394v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioned Scheduling of Parallel Real-time Tasks on Multiprocessor Systems</w:t>
+                <w:t xml:space="preserve">Laxity-Based Restricted-Migration Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Euromicro Conference on Real-Time Systems (ECRTS'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620398v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laxity-Based Restricted-Migration Scheduling</w:t>
+                <w:t xml:space="preserve">Robust Partitioning for Real-Time Multiprocessor Systems with Shared Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">RACS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Miami, United States. pp.71-76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2103380.2103394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620399v1</w:t>
+                <w:t xml:space="preserve">hal-00668729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Partitioning for Real-Time Multiprocessor Systems with Shared Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+                <w:t xml:space="preserve">Fixed Priority Scheduling Strategies for Ambient Energy-Harvesting Embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Chetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RACS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GreenCom 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Chengdu, China. pp.50--55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668729v1</w:t>
+                <w:t xml:space="preserve">hal-00598718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Partitioned Scheduling for Real-Time Multiprocessor Systems</w:t>
+                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFIP Conference on Distributed and Parallel Embedded Systems (DIPES'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Brussels, Belgium. pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620370v1</w:t>
+                <w:t xml:space="preserve">hal-00620347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+                <w:t xml:space="preserve">The Design of a Real-Time Event Manager Component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Brussels, Belgium. pp.20-21</w:t>
+              <w:t xml:space="preserve">DANCE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tunisia. pp.291--296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620347v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design of a Real-Time Event Manager Component</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">Robust Partitioned Scheduling for Real-Time Multiprocessor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DANCE 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFIP Conference on Distributed and Parallel Embedded Systems (DIPES'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.193-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620326v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Partitioned Scheduling for Static-Priority Real-Time Multiprocessor Systems with Shared Resources</w:t>
               </w:r>
@@ -2709,627 +2709,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Saving of Real Time Embedded Sensor for Medical Remote Monitoring</w:t>
+                <w:t xml:space="preserve">Allowance-Fit: A Partitioning Algorithm for Temporal Robustness of Hard Real-Time System upon Multiprocessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dan Istrate</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Systems (ICONS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Cancun, Mexico, United States. pp.63-67</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, United States. 4pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620309v1</w:t>
+                <w:t xml:space="preserve">hal-00620308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allowance-Fit: A Partitioning Algorithm for Temporal Robustness of Hard Real-Time System upon Multiprocessors</w:t>
+                <w:t xml:space="preserve">Structure de données pour systèmes temps-réel multiprocesseur : l'exemple des arbres rouge-noirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, United States. 4pp</w:t>
+              <w:t xml:space="preserve">3ème Workshop sur la Cohérence des données en Univers Réparti (CDUR'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620308v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de données pour systèmes temps-réel multiprocesseur : l'exemple des arbres rouge-noirs</w:t>
+                <w:t xml:space="preserve">Power Saving of Real Time Embedded Sensor for Medical Remote Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Workshop sur la Cohérence des données en Univers Réparti (CDUR'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. pp.7-10</w:t>
+              <w:t xml:space="preserve">4th International Conference on Systems (ICONS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Cancun, Mexico, United States. pp.63-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620307v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case analysis of TreeMap data structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+                <w:t xml:space="preserve">RTSJ Extensions: Event Manager and Feasibility Analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing (JRWRTC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.33-36</w:t>
+              <w:t xml:space="preserve">JTRES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Santa Clara, California, USA, United States. pp.10--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628464v1</w:t>
+                <w:t xml:space="preserve">hal-00620350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEDLSensor: Langage de Description pour Réseaux de Capteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Benmosbah</w:t>
+                <w:t xml:space="preserve">Userland Approximate Slack Stealer with Low Time Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux (JDIR'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. pp.117-126</w:t>
+              <w:t xml:space="preserve">RTNS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rennes, France, France. pp.29--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620264v1</w:t>
+                <w:t xml:space="preserve">hal-00620349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Userland Approximate Slack Stealer with Low Time Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">MEDLSensor: Langage de Description pour Réseaux de Capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Benmosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTNS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rennes, France, France. pp.29--38</w:t>
+              <w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux (JDIR'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620349v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTSJ Extensions: Event Manager and Feasibility Analyzer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">Worst case analysis of TreeMap data structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTRES 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Santa Clara, California, USA, United States. pp.10--18</w:t>
+              <w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing (JRWRTC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620350v1</w:t>
+                <w:t xml:space="preserve">hal-00628464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack time evaluation with RTSJ</w:t>
               </w:r>
@@ -3391,1111 +3391,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution for QoS support in wireless ad hoc networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La spécification Java pour le Temps Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.35-44</w:t>
+              <w:t xml:space="preserve">5ème Ecole d'été Temps Réel (ETR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nantes, France, France. pp.201-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620270v1</w:t>
+                <w:t xml:space="preserve">hal-00620266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Latency and Data Memory Requirement for Real-time Chain-Structured Synchronous Dataflow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Bourmeyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Symposium on Industrial Embedded Systems (SIES'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, United States. pp.293-301</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620187v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00128809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design and Implementation of Real-time Event-based Applications with RTSJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">Worst case response time analysis of sporadic task graph with EDF non-preemptive scheduling on a uniprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPDRTS 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Third International Conference on Autonomic and Autonomous Systems (ICAS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Athenes, Grece, Greece. 8pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620336v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-Evènements Java Temps Réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (Notere'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Marrakech, Maroc, Maroc. pp.423-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case response time analysis of sporadic task graph with EDF non-preemptive scheduling on a uniprocessor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. George</w:t>
+                <w:t xml:space="preserve">The Design and Implementation of Real-time Event-based Applications with RTSJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Autonomic and Autonomous Systems (ICAS'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WPDRTS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Long Beach, Califonia, USA, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2007.370340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620259v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">Resource Reclamation using Meta-Events in a Real Time Java System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
+              <w:t xml:space="preserve">Poster session of 3rd International Workshop on Scheduling and Resource Management for Parallel and Distributed Systems (SRMPDS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Hsinchu, Taiwan, Taiwan. 6pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128809v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécification Java pour le Temps Réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with execution-overruns to improve the temporal robustness of real-time systems scheduled FP and EDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Ecole d'été Temps Réel (ETR'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nantes, France, France. pp.201-209</w:t>
+              <w:t xml:space="preserve">The Second International Conference on Systems (ICONS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Martinique, French Caribbean, France. 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620266v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Reclamation using Meta-Events in a Real Time Java System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Curcio</w:t>
+                <w:t xml:space="preserve">A solution for QoS support in wireless ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster session of 3rd International Workshop on Scheduling and Resource Management for Parallel and Distributed Systems (SRMPDS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Hsinchu, Taiwan, Taiwan. 6pp</w:t>
+              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620258v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with execution-overruns to improve the temporal robustness of real-time systems scheduled FP and EDF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing Latency and Data Memory Requirement for Real-time Chain-Structured Synchronous Dataflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huixue Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séphane Tassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bougueroua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+                <w:t xml:space="preserve">Yvan Bourmeyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Systems (ICONS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Martinique, French Caribbean, France. 8 pp</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Symposium on Industrial Embedded Systems (SIES'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, United States. pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620257v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Mécanisme de Provision de Ressources pour la Robustesse Temporelle des Systèmes Temps-Réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">An execution overrun management mechanism for the temporal robustness of Java Real-Time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Française sur les Systèmes d'Exploitation (CFSE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Perpignan, France, France. pp.121-132</w:t>
+              <w:t xml:space="preserve">the 4th International Workshop on Java Technologies for Real-time and Embedded Systems (JTRES'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France, France. pp.188-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619896v1</w:t>
+                <w:t xml:space="preserve">hal-00620269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Execution overrun management for graph of subtasks scheduled with a preemptive fixed priority scheduling in Hard Real-Time Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resource Management for Aperiodic Event Scheduling in Real-Time CORBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic, Czech Republic. pp.413-420</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Scheduling and Resource Management for Parallel and Distributed Systems (SRMPDS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, Minnesota, USA, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620188v1</w:t>
+                <w:t xml:space="preserve">hal-00620189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Management for Aperiodic Event Scheduling in Real-Time CORBA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Execution overrun management for graph of subtasks scheduled with a preemptive fixed priority scheduling in Hard Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Scheduling and Resource Management for Parallel and Distributed Systems (SRMPDS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, Minnesota, USA, United States. pp.10</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic, Czech Republic. pp.413-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620189v1</w:t>
+                <w:t xml:space="preserve">hal-00620188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Event Description Language for Realtime CORBA</w:t>
               </w:r>
@@ -4544,394 +4544,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An execution overrun management mechanism for the temporal robustness of Java Real-Time systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. George</w:t>
+                <w:t xml:space="preserve">Fault Tolerance with Real-Time Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 4th International Workshop on Java Technologies for Real-time and Embedded Systems (JTRES'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France, France. pp.188-195</w:t>
+              <w:t xml:space="preserve">WPDRTS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece, Greece. 8pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620269v1</w:t>
+                <w:t xml:space="preserve">hal-00620354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerance with Real-Time Java</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with dynamic priority scheduling on a uniprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPDRTS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece, Greece. 8pp</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sydney, Australia, Australia. pp.271-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620354v1</w:t>
+                <w:t xml:space="preserve">hal-00620122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with dynamic priority scheduling on a uniprocessor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Un Mécanisme de Provision de Ressources pour la Robustesse Temporelle des Systèmes Temps-Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Sydney, Australia, Australia. pp.271-275</w:t>
+              <w:t xml:space="preserve">5ème Conférence Française sur les Systèmes d'Exploitation (CFSE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Perpignan, France, France. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620122v1</w:t>
+                <w:t xml:space="preserve">hal-00619896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with fixed priority scheduling on a uniprocessor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Design of Real-Time Fault Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Hong Kong, Hong Kong SAR China. pp.23-29</w:t>
+              <w:t xml:space="preserve">International Symposium on Distributed Objects and Applications (DOA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Agia Napa, Cyprus, Cyprus. pp.698-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620121v1</w:t>
+                <w:t xml:space="preserve">hal-00620060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Synchronization Protocol for Real-Time Communications</w:t>
               </w:r>
@@ -4980,220 +4954,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design of Real-Time Fault Detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Distributed Objects and Applications (DOA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Agia Napa, Cyprus, Cyprus. pp.698-714</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Heterogeneous Multi-Hop Wireless and Mobile Networks (MHWMN'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Washington DC, USA, United States. 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620060v1</w:t>
+                <w:t xml:space="preserve">hal-00620268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">Real-Time Meta Event Specification Language for Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Heterogeneous Multi-Hop Wireless and Mobile Networks (MHWMN'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Washington DC, USA, United States. 8 pp</w:t>
+              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Phoenix, Arizona, USA, United States. pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620268v1</w:t>
+                <w:t xml:space="preserve">hal-00619906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Prevention Of Real-Time Systems With Based On The Latest Execution Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5222,73 +5209,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE-NPSS Real Time Conference (RT'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden, Sweden. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Allowance Mechanism For Failure Prevention Of Real-Time Systems Scheduled EDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5317,139 +5304,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference On Real-Time Systems (RTS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Paris, France, France. pp.213-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Meta Event Specification Language for Java</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Caruso</w:t>
+                <w:t xml:space="preserve">The Budget Management for Failure Prevention in Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Phoenix, Arizona, USA, United States. pp.169-174</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Phoenix Arizona, USA, United States. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619906v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory based communication in an ad hoc network of robots</w:t>
               </w:r>
@@ -5524,506 +5524,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Budget Management for Failure Prevention in Real-Time Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with fixed priority scheduling on a uniprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Phoenix Arizona, USA, United States. pp.289-294</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Hong Kong, Hong Kong SAR China. pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619897v1</w:t>
+                <w:t xml:space="preserve">hal-00620121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptative Allowance For Failure Prevention Of Fixed Priority Scheduled Real-Time Systems</w:t>
+                <w:t xml:space="preserve">Task allowance for failure prevention of real-time JAVA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing Systems (PDCS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.461-466</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing ans Networks (PDCN'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria, Austria. pp.375-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620223v1</w:t>
+                <w:t xml:space="preserve">hal-00620221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task allowance for failure prevention of real-time JAVA systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Standard Real-Time Application Development using Real-Time Java Specification, From Theory to Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing ans Networks (PDCN'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria, Austria. pp.375-380</w:t>
+              <w:t xml:space="preserve">International Conference on Software Engineering and Applications (SEA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620221v1</w:t>
+                <w:t xml:space="preserve">hal-00620222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Standard Real-Time Application Development using Real-Time Java Specification, From Theory to Practice</w:t>
+                <w:t xml:space="preserve">Aperiodic Invocations Admission in Real-Time CORBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Engineering and Applications (SEA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.571-576</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Split, Croatia, Croatia. pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620222v1</w:t>
+                <w:t xml:space="preserve">hal-00620061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperiodic Invocations Admission in Real-Time CORBA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Adaptative Allowance For Failure Prevention Of Fixed Priority Scheduled Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Split, Croatia, Croatia. pp.141-145</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing Systems (PDCS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.461-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620061v1</w:t>
+                <w:t xml:space="preserve">hal-00620223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile ad-hoc networks and QoS demanding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6169,77 +6169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Router timeliness analysis in multihop network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6820,217 +6820,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizations: Shared Resource Access Protocols</w:t>
+                <w:t xml:space="preserve">Synchronisations : protocoles d’accès aux ressources partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Chetto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Systems Scheduling 1</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.123-154, 2014, Collection Réseaux et télécommunications</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087672v1</w:t>
+                <w:t xml:space="preserve">hal-01118541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisations : protocoles d’accès aux ressources partagées</w:t>
+                <w:t xml:space="preserve">Synchronizations: Shared Resource Access Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Systems Scheduling 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-191, 2014, 978-1-84821-665-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118984413.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118541v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling non-periodic events in Real-Time Java Systems</w:t>
               </w:r>
@@ -7399,51 +7399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038617.2038623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Wattelar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2016.13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Jeremy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663761.2664236" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401603.2401692" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103380.2103394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benmosbah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. George" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curcio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bougueroua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caruso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirro Bracka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kooh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038617.2038623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Wattelar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2016.13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Jeremy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663761.2664236" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401603.2401692" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103380.2103394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benmosbah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. George" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curcio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bougueroua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caruso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirro Bracka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620222v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kooh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>