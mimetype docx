--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -880,386 +880,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stretching Algorithm for Parallel Real-time DAG Tasks on Multiprocessor Systems</w:t>
+                <w:t xml:space="preserve">Schedulability Analysis for Directed Acyclic Graphs on Multiprocessor Systems at a Subtask Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Real-Time Networks and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Reliable Software Technologies ADA-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADA-Europe, Jun 2014, Paris, France. pp.N/A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090627v1</w:t>
+                <w:t xml:space="preserve">hal-01021856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of the Tardiness of Parallel Tasks in Soft Real-time Systems</w:t>
+                <w:t xml:space="preserve">A Stretching Algorithm for Parallel Real-time DAG Tasks on Multiprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd International Conference on Real-Time Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versaille, France. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2659787.2659818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090622v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Analysis of DAG Scheduling Methods in Hard Real-time Multiprocessor Systems</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of the Tardiness of Parallel Tasks in Soft Real-time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Adaptive and Convergent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; IPDPS, May 2014, PHOENIX (Arizona), United States. pp.17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056134v1</w:t>
+                <w:t xml:space="preserve">hal-01090622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schedulability Analysis for Directed Acyclic Graphs on Multiprocessor Systems at a Subtask Level</w:t>
+                <w:t xml:space="preserve">An Experimental Analysis of DAG Scheduling Methods in Hard Real-time Multiprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Reliable Software Technologies ADA-Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Adaptive and Convergent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RACS '14; ACM, Oct 2014, Towson, Maryland, United States. pp.284-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2663761.2664236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021856v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global EDF scheduling of directed acyclic graphs on multiprocessor systems</w:t>
               </w:r>
@@ -1356,239 +1356,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in static-priority restricted-migration scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YARTISS: A Tool to Visualize, Test, Compare and Evaluate Real-Time Scheduling Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Chandarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RACS 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WATERS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Italy. pp.21--26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797909v1</w:t>
+                <w:t xml:space="preserve">hal-00691985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YARTISS: A Tool to Visualize, Test, Compare and Evaluate Real-Time Scheduling Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability in static-priority restricted-migration scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATERS 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RACS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Antonio, United States. pp.416-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2401603.2401692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691985v2</w:t>
+                <w:t xml:space="preserve">hal-00797909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-to-Segment Transformation Technique minimizing the number of processors for Real-time Multiprocessor Systems</w:t>
               </w:r>
@@ -1758,896 +1758,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioned Scheduling of Parallel Real-time Tasks on Multiprocessor Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+                <w:t xml:space="preserve">Fixed Priority Scheduling Strategies for Ambient Energy-Harvesting Embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Chetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Euromicro Conference on Real-Time Systems (ECRTS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">GreenCom 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Chengdu, China. pp.50--55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620398v1</w:t>
+                <w:t xml:space="preserve">hal-00598718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement multiprocesseur global basé sur la laxité avec migrations restreintes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis for Segment Stretch Transformation of Parallel Real-time Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France. 2 pp</w:t>
+              <w:t xml:space="preserve">5th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nantes, France, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620394v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis for Segment Stretch Transformation of Parallel Real-time Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioned Scheduling of Parallel Real-time Tasks on Multiprocessor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Junior Researcher Workshop on Real-Time Computing (JRWRTC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nantes, France, France. pp.29-32</w:t>
+              <w:t xml:space="preserve">23rd Euromicro Conference on Real-Time Systems (ECRTS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695817v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laxity-Based Restricted-Migration Scheduling</w:t>
+                <w:t xml:space="preserve">Ordonnancement multiprocesseur global basé sur la laxité avec migrations restreintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France. 2 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00620399v1</w:t>
+                <w:t xml:space="preserve">hal-00620394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Partitioning for Real-Time Multiprocessor Systems with Shared Resources</w:t>
+                <w:t xml:space="preserve">Laxity-Based Restricted-Migration Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RACS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Miami, United States. pp.71-76, </w:t>
+              <w:t xml:space="preserve">16th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2103380.2103394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2011.6059012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668729v1</w:t>
+                <w:t xml:space="preserve">hal-00620399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Priority Scheduling Strategies for Ambient Energy-Harvesting Embedded systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">Robust Partitioning for Real-Time Multiprocessor Systems with Shared Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenCom 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RACS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Miami, United States. pp.71-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2103380.2103394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598718v1</w:t>
+                <w:t xml:space="preserve">hal-00668729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
+                <w:t xml:space="preserve">Robust Partitioned Scheduling for Real-Time Multiprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFIP Conference on Distributed and Parallel Embedded Systems (DIPES'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.193-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620347v1</w:t>
+                <w:t xml:space="preserve">hal-00620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design of a Real-Time Event Manager Component</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DANCE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tunisia. pp.291--296</w:t>
+              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Brussels, Belgium. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620326v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Partitioned Scheduling for Real-Time Multiprocessor Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+                <w:t xml:space="preserve">The Design of a Real-Time Event Manager Component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFIP Conference on Distributed and Parallel Embedded Systems (DIPES'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DANCE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tunisia. pp.291--296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00620370v1</w:t>
+                <w:t xml:space="preserve">hal-00620326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Partitioned Scheduling for Static-Priority Real-Time Multiprocessor Systems with Shared Resources</w:t>
               </w:r>
@@ -2709,627 +2709,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allowance-Fit: A Partitioning Algorithm for Temporal Robustness of Hard Real-Time System upon Multiprocessors</w:t>
+                <w:t xml:space="preserve">Power Saving of Real Time Embedded Sensor for Medical Remote Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, United States. 4pp</w:t>
+              <w:t xml:space="preserve">4th International Conference on Systems (ICONS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Cancun, Mexico, United States. pp.63-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620308v1</w:t>
+                <w:t xml:space="preserve">hal-00620309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de données pour systèmes temps-réel multiprocesseur : l'exemple des arbres rouge-noirs</w:t>
+                <w:t xml:space="preserve">Allowance-Fit: A Partitioning Algorithm for Temporal Robustness of Hard Real-Time System upon Multiprocessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Workshop sur la Cohérence des données en Univers Réparti (CDUR'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. pp.7-10</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, United States. 4pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620307v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Saving of Real Time Embedded Sensor for Medical Remote Monitoring</w:t>
+                <w:t xml:space="preserve">Structure de données pour systèmes temps-réel multiprocesseur : l'exemple des arbres rouge-noirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Systems (ICONS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Cancun, Mexico, United States. pp.63-67</w:t>
+              <w:t xml:space="preserve">3ème Workshop sur la Cohérence des données en Univers Réparti (CDUR'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620309v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTSJ Extensions: Event Manager and Feasibility Analyzer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">Worst case analysis of TreeMap data structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTRES 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Santa Clara, California, USA, United States. pp.10--18</w:t>
+              <w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing (JRWRTC'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620350v1</w:t>
+                <w:t xml:space="preserve">hal-00628464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Userland Approximate Slack Stealer with Low Time Complexity</w:t>
+                <w:t xml:space="preserve">RTSJ Extensions: Event Manager and Feasibility Analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTNS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rennes, France, France. pp.29--38</w:t>
+              <w:t xml:space="preserve">JTRES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Santa Clara, California, USA, United States. pp.10--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620349v1</w:t>
+                <w:t xml:space="preserve">hal-00620350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEDLSensor: Langage de Description pour Réseaux de Capteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Benmosbah</w:t>
+                <w:t xml:space="preserve">Userland Approximate Slack Stealer with Low Time Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux (JDIR'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. pp.117-126</w:t>
+              <w:t xml:space="preserve">RTNS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rennes, France, France. pp.29--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620264v1</w:t>
+                <w:t xml:space="preserve">hal-00620349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case analysis of TreeMap data structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
+                <w:t xml:space="preserve">MEDLSensor: Langage de Description pour Réseaux de Capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Benmosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Junior Researcher Workshop on Real-Time Computing (JRWRTC'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rennes, France. pp.33-36</w:t>
+              <w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux (JDIR'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628464v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack time evaluation with RTSJ</w:t>
               </w:r>
@@ -3391,934 +3391,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécification Java pour le Temps Réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A solution for QoS support in wireless ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Ecole d'été Temps Réel (ETR'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nantes, France, France. pp.201-209</w:t>
+              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620266v1</w:t>
+                <w:t xml:space="preserve">hal-00620270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">Minimizing Latency and Data Memory Requirement for Real-time Chain-Structured Synchronous Dataflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huixue Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séphane Tassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bourmeyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Symposium on Industrial Embedded Systems (SIES'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, United States. pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128809v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case response time analysis of sporadic task graph with EDF non-preemptive scheduling on a uniprocessor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méta-Evènements Java Temps Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Autonomic and Autonomous Systems (ICAS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Athenes, Grece, Greece. 8pp</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (Notere'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Marrakech, Maroc, Maroc. pp.423-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620259v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-Evènements Java Temps Réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Design and Implementation of Real-time Event-based Applications with RTSJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (Notere'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WPDRTS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Long Beach, Califonia, USA, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2007.370340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620261v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design and Implementation of Real-time Event-based Applications with RTSJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPDRTS 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620336v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00128809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Reclamation using Meta-Events in a Real Time Java System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Curcio</w:t>
+                <w:t xml:space="preserve">Worst case response time analysis of sporadic task graph with EDF non-preemptive scheduling on a uniprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster session of 3rd International Workshop on Scheduling and Resource Management for Parallel and Distributed Systems (SRMPDS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Hsinchu, Taiwan, Taiwan. 6pp</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Autonomic and Autonomous Systems (ICAS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Athenes, Grece, Greece. 8pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620258v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with execution-overruns to improve the temporal robustness of real-time systems scheduled FP and EDF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La spécification Java pour le Temps Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Systems (ICONS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Martinique, French Caribbean, France. 8 pp</w:t>
+              <w:t xml:space="preserve">5ème Ecole d'été Temps Réel (ETR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nantes, France, France. pp.201-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620257v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution for QoS support in wireless ad hoc networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Minet</w:t>
+                <w:t xml:space="preserve">Resource Reclamation using Meta-Events in a Real Time Java System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.35-44</w:t>
+              <w:t xml:space="preserve">Poster session of 3rd International Workshop on Scheduling and Resource Management for Parallel and Distributed Systems (SRMPDS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Hsinchu, Taiwan, Taiwan. 6pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620270v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Latency and Data Memory Requirement for Real-time Chain-Structured Synchronous Dataflow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+                <w:t xml:space="preserve">Dealing with execution-overruns to improve the temporal robustness of real-time systems scheduled FP and EDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Bourmeyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Symposium on Industrial Embedded Systems (SIES'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, United States. pp.293-301</w:t>
+              <w:t xml:space="preserve">The Second International Conference on Systems (ICONS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Martinique, French Caribbean, France. 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620187v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An execution overrun management mechanism for the temporal robustness of Java Real-Time systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un Mécanisme de Provision de Ressources pour la Robustesse Temporelle des Systèmes Temps-Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 4th International Workshop on Java Technologies for Real-time and Embedded Systems (JTRES'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France, France. pp.188-195</w:t>
+              <w:t xml:space="preserve">5ème Conférence Française sur les Systèmes d'Exploitation (CFSE'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Perpignan, France, France. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620269v1</w:t>
+                <w:t xml:space="preserve">hal-00619896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Management for Aperiodic Event Scheduling in Real-Time CORBA</w:t>
               </w:r>
@@ -4373,77 +4373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Execution overrun management for graph of subtasks scheduled with a preemptive fixed priority scheduling in Hard Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4544,480 +4544,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerance with Real-Time Java</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">An execution overrun management mechanism for the temporal robustness of Java Real-Time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPDRTS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece, Greece. 8pp</w:t>
+              <w:t xml:space="preserve">the 4th International Workshop on Java Technologies for Real-time and Embedded Systems (JTRES'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France, France. pp.188-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620354v1</w:t>
+                <w:t xml:space="preserve">hal-00620269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with dynamic priority scheduling on a uniprocessor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. George</w:t>
+                <w:t xml:space="preserve">Fault Tolerance with Real-Time Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Sydney, Australia, Australia. pp.271-275</w:t>
+              <w:t xml:space="preserve">WPDRTS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece, Greece. 8pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620122v1</w:t>
+                <w:t xml:space="preserve">hal-00620354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Mécanisme de Provision de Ressources pour la Robustesse Temporelle des Systèmes Temps-Réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with dynamic priority scheduling on a uniprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Française sur les Systèmes d'Exploitation (CFSE'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Perpignan, France, France. pp.121-132</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sydney, Australia, Australia. pp.271-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619896v1</w:t>
+                <w:t xml:space="preserve">hal-00620122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design of Real-Time Fault Detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with fixed priority scheduling on a uniprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Distributed Objects and Applications (DOA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Agia Napa, Cyprus, Cyprus. pp.698-714</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Hong Kong, Hong Kong SAR China. pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620060v1</w:t>
+                <w:t xml:space="preserve">hal-00620121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Synchronization Protocol for Real-Time Communications</w:t>
+                <w:t xml:space="preserve">The Design of Real-Time Fault Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Split, Croatia, Croatia. pp.18-23</w:t>
+              <w:t xml:space="preserve">International Symposium on Distributed Objects and Applications (DOA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Agia Napa, Cyprus, Cyprus. pp.698-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620161v1</w:t>
+                <w:t xml:space="preserve">hal-00620060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,125 +5088,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Meta Event Specification Language for Java</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault-Tolerant Synchronization Protocol for Real-Time Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Phoenix, Arizona, USA, United States. pp.169-174</w:t>
+              <w:t xml:space="preserve">13th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Split, Croatia, Croatia. pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619906v1</w:t>
+                <w:t xml:space="preserve">hal-00620161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Prevention Of Real-Time Systems With Based On The Latest Execution Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5209,73 +5222,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE-NPSS Real Time Conference (RT'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden, Sweden. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Allowance Mechanism For Failure Prevention Of Real-Time Systems Scheduled EDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5304,726 +5317,713 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference On Real-Time Systems (RTS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Paris, France, France. pp.213-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Budget Management for Failure Prevention in Real-Time Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+                <w:t xml:space="preserve">Real-Time Meta Event Specification Language for Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Phoenix Arizona, USA, United States. pp.289-294</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Phoenix, Arizona, USA, United States. pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619897v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory based communication in an ad hoc network of robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pirro Bracka</w:t>
+                <w:t xml:space="preserve">The Budget Management for Failure Prevention in Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Roussel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Wireless and Mobile Computing, Networking and Communications WiMob'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Montreal, Canada, Canada. pp.1-8</w:t>
+              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Phoenix Arizona, USA, United States. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620248v1</w:t>
+                <w:t xml:space="preserve">hal-00619897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst case response time analysis of sporadic graph tasks with fixed priority scheduling on a uniprocessor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zhao</w:t>
+                <w:t xml:space="preserve">Trajectory based communication in an ad hoc network of robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirro Bracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Embedded and Real-Time Computing Systems and Applications (RTCSA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Hong Kong, Hong Kong SAR China. pp.23-29</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE International Conference on Wireless and Mobile Computing, Networking and Communications WiMob'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Montreal, Canada, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620121v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task allowance for failure prevention of real-time JAVA systems</w:t>
+                <w:t xml:space="preserve">An Adaptative Allowance For Failure Prevention Of Fixed Priority Scheduled Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing ans Networks (PDCN'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria, Austria. pp.375-380</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing Systems (PDCS'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.461-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620221v1</w:t>
+                <w:t xml:space="preserve">hal-00620223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Standard Real-Time Application Development using Real-Time Java Specification, From Theory to Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Task allowance for failure prevention of real-time JAVA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Engineering and Applications (SEA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.571-576</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing ans Networks (PDCN'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Innsbruck, Austria, Austria. pp.375-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620222v1</w:t>
+                <w:t xml:space="preserve">hal-00620221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperiodic Invocations Admission in Real-Time CORBA</w:t>
+                <w:t xml:space="preserve">A Standard Real-Time Application Development using Real-Time Java Specification, From Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Split, Croatia, Croatia. pp.141-145</w:t>
+              <w:t xml:space="preserve">International Conference on Software Engineering and Applications (SEA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620061v1</w:t>
+                <w:t xml:space="preserve">hal-00620222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptative Allowance For Failure Prevention Of Fixed Priority Scheduled Real-Time Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aperiodic Invocations Admission in Real-Time CORBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing Systems (PDCS'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, MIT Cambridge, USA, United States. pp.461-466</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Split, Croatia, Croatia. pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620223v1</w:t>
+                <w:t xml:space="preserve">hal-00620061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile ad-hoc networks and QoS demanding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,77 +6074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling and Routing in an ad-hoc network of robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirro Bracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference of Computer Science and Technology (CST'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Cancun, Mexico, United States. pp.337-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6169,77 +6169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Router timeliness analysis in multihop network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6277,77 +6277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routage dans un réseau de robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirro Bracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (ALGOTEL'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Mèze, France, France. pp.163-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6820,217 +6820,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisations : protocoles d’accès aux ressources partagées</w:t>
+                <w:t xml:space="preserve">Synchronizations: Shared Resource Access Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Systems Scheduling 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-191, 2014, 978-1-84821-665-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118984413.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118541v1</w:t>
+                <w:t xml:space="preserve">hal-01087672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizations: Shared Resource Access Protocols</w:t>
+                <w:t xml:space="preserve">Synchronisations : protocoles d’accès aux ressources partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Chetto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Systems Scheduling 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.123-154, 2014, Collection Réseaux et télécommunications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118984413.ch4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01087672v1</w:t>
+                <w:t xml:space="preserve">hal-01118541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling non-periodic events in Real-Time Java Systems</w:t>
               </w:r>
@@ -7399,51 +7399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038617.2038623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Wattelar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2016.13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Jeremy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663761.2664236" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401603.2401692" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103380.2103394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620264v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benmosbah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. George" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curcio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bougueroua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caruso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirro Bracka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620222v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kooh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038617.2038623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Wattelar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2016.13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Jeremy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663761.2664236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401603.2401692" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103380.2103394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benmosbah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. George" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curcio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bougueroua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caruso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirro Bracka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kooh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>