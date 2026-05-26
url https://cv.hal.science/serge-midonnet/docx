--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1066,200 +1066,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of the Tardiness of Parallel Tasks in Soft Real-time Systems</w:t>
+                <w:t xml:space="preserve">An Experimental Analysis of DAG Scheduling Methods in Hard Real-time Multiprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Adaptive and Convergent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RACS '14; ACM, Oct 2014, Towson, Maryland, United States. pp.284-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2663761.2664236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090622v1</w:t>
+                <w:t xml:space="preserve">hal-01056134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Analysis of DAG Scheduling Methods in Hard Real-time Multiprocessor Systems</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of the Tardiness of Parallel Tasks in Soft Real-time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Adaptive and Convergent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; IPDPS, May 2014, PHOENIX (Arizona), United States. pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2663761.2664236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01056134v1</w:t>
+                <w:t xml:space="preserve">hal-01090622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global EDF scheduling of directed acyclic graphs on multiprocessor systems</w:t>
               </w:r>
@@ -1356,429 +1356,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YARTISS: A Tool to Visualize, Test, Compare and Evaluate Real-Time Scheduling Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability in static-priority restricted-migration scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WATERS 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RACS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Antonio, United States. pp.416-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2401603.2401692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691985v2</w:t>
+                <w:t xml:space="preserve">hal-00797909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in static-priority restricted-migration scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YARTISS: A Tool to Visualize, Test, Compare and Evaluate Real-Time Scheduling Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Chandarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RACS 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WATERS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Italy. pp.21--26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797909v1</w:t>
+                <w:t xml:space="preserve">hal-00691985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-to-Segment Transformation Technique minimizing the number of processors for Real-time Multiprocessor Systems</w:t>
+                <w:t xml:space="preserve">A Parallelizing Algorithm for Real-Time Tasks of Directed Acyclic Graphs Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Power, Energy, and Temperature Aware Real-time Systems (PETARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Juan, Puerto Rico</w:t>
+              <w:t xml:space="preserve">RTAS'12 : The 18th IEEE Real-Time and Embedded Technology and Applications Symposium. Work-In-Progress Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Beijing, China. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846942v1</w:t>
+                <w:t xml:space="preserve">hal-00695818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallelizing Algorithm for Real-Time Tasks of Directed Acyclic Graphs Model</w:t>
+                <w:t xml:space="preserve">Graph-to-Segment Transformation Technique minimizing the number of processors for Real-time Multiprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Qamhieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTAS'12 : The 18th IEEE Real-Time and Embedded Technology and Applications Symposium. Work-In-Progress Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Beijing, China. pp.45-48</w:t>
+              <w:t xml:space="preserve">Workshop on Power, Energy, and Temperature Aware Real-time Systems (PETARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Juan, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695818v1</w:t>
+                <w:t xml:space="preserve">hal-00846942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed Priority Scheduling Strategies for Ambient Energy-Harvesting Embedded systems</w:t>
               </w:r>
@@ -2346,226 +2346,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Partitioned Scheduling for Real-Time Multiprocessor Systems</w:t>
+                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFIP Conference on Distributed and Parallel Embedded Systems (DIPES'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Brussels, Belgium. pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620370v1</w:t>
+                <w:t xml:space="preserve">hal-00620347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of schedulability bound by task splitting in partitioning scheduling</w:t>
+                <w:t xml:space="preserve">Robust Partitioned Scheduling for Real-Time Multiprocessor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Real-Time Scheduling Open Problems Seminar (RTSOPS'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFIP Conference on Distributed and Parallel Embedded Systems (DIPES'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.193-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620347v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design of a Real-Time Event Manager Component</w:t>
               </w:r>
@@ -3063,125 +3063,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTSJ Extensions: Event Manager and Feasibility Analyzer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Masson</w:t>
+                <w:t xml:space="preserve">MEDLSensor: Langage de Description pour Réseaux de Capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Benmosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTRES 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Santa Clara, California, USA, United States. pp.10--18</w:t>
+              <w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux (JDIR'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620350v1</w:t>
+                <w:t xml:space="preserve">hal-00620264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Userland Approximate Slack Stealer with Low Time Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3197,139 +3197,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTNS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rennes, France, France. pp.29--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEDLSensor: Langage de Description pour Réseaux de Capteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Benmosbah</w:t>
+                <w:t xml:space="preserve">RTSJ Extensions: Event Manager and Feasibility Analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux (JDIR'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. pp.117-126</w:t>
+              <w:t xml:space="preserve">JTRES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Santa Clara, California, USA, United States. pp.10--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620264v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack time evaluation with RTSJ</w:t>
               </w:r>
@@ -3391,243 +3391,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution for QoS support in wireless ad hoc networks</w:t>
+                <w:t xml:space="preserve">Minimizing Latency and Data Memory Requirement for Real-time Chain-Structured Synchronous Dataflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+                <w:t xml:space="preserve">Huixue Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Minet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Midonnet</w:t>
+                <w:t xml:space="preserve">Séphane Tassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bourmeyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.35-44</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Symposium on Industrial Embedded Systems (SIES'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, United States. pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620270v1</w:t>
+                <w:t xml:space="preserve">hal-00620187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Latency and Data Memory Requirement for Real-time Chain-Structured Synchronous Dataflow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+                <w:t xml:space="preserve">A solution for QoS support in wireless ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Bourmeyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Symposium on Industrial Embedded Systems (SIES'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, United States. pp.293-301</w:t>
+              <w:t xml:space="preserve">Huitièmes Journées Doctorales en Informatique et Réseaux (JDIR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620187v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-Evènements Java Temps Réel</w:t>
               </w:r>
@@ -3767,122 +3767,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La spécification Java pour le Temps Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
+              <w:t xml:space="preserve">5ème Ecole d'été Temps Réel (ETR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nantes, France, France. pp.201-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00128809v1</w:t>
+                <w:t xml:space="preserve">hal-00620266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst case response time analysis of sporadic task graph with EDF non-preemptive scheduling on a uniprocessor</w:t>
               </w:r>
@@ -3957,96 +3931,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécification Java pour le Temps Réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QoS support in a MANET based on OLSR and CBQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Ecole d'été Temps Réel (ETR'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nantes, France, France. pp.201-209</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Networking - ICN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Sainte-Luce, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620266v1</w:t>
+                <w:t xml:space="preserve">inria-00128809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Reclamation using Meta-Events in a Real Time Java System</w:t>
               </w:r>
@@ -4298,204 +4298,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Management for Aperiodic Event Scheduling in Real-Time CORBA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An execution overrun management mechanism for the temporal robustness of Java Real-Time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Scheduling and Resource Management for Parallel and Distributed Systems (SRMPDS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, Minnesota, USA, United States. pp.10</w:t>
+              <w:t xml:space="preserve">the 4th International Workshop on Java Technologies for Real-time and Embedded Systems (JTRES'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France, France. pp.188-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620189v1</w:t>
+                <w:t xml:space="preserve">hal-00620269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Execution overrun management for graph of subtasks scheduled with a preemptive fixed priority scheduling in Hard Real-Time Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resource Management for Aperiodic Event Scheduling in Real-Time CORBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic, Czech Republic. pp.413-420</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Scheduling and Resource Management for Parallel and Distributed Systems (SRMPDS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, Minnesota, USA, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620188v1</w:t>
+                <w:t xml:space="preserve">hal-00620189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Event Description Language for Realtime CORBA</w:t>
               </w:r>
@@ -4544,122 +4531,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An execution overrun management mechanism for the temporal robustness of Java Real-Time systems</w:t>
+                <w:t xml:space="preserve">Execution overrun management for graph of subtasks scheduled with a preemptive fixed priority scheduling in Hard Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 4th International Workshop on Java Technologies for Real-time and Embedded Systems (JTRES'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France, France. pp.188-195</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic, Czech Republic. pp.413-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620269v1</w:t>
+                <w:t xml:space="preserve">hal-00620188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerance with Real-Time Java</w:t>
               </w:r>
@@ -4986,64 +4986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of CBQ and PriQueue in a MANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5157,299 +5157,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Prevention Of Real-Time Systems With Based On The Latest Execution Time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent George</w:t>
+                <w:t xml:space="preserve">Real-Time Meta Event Specification Language for Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE-NPSS Real Time Conference (RT'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden, Sweden. pp.1-9</w:t>
+              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Phoenix, Arizona, USA, United States. pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620263v1</w:t>
+                <w:t xml:space="preserve">hal-00619906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Allowance Mechanism For Failure Prevention Of Real-Time Systems Scheduled EDF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failure Prevention Of Real-Time Systems With Based On The Latest Execution Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference On Real-Time Systems (RTS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Paris, France, France. pp.213-231</w:t>
+              <w:t xml:space="preserve">14th IEEE-NPSS Real Time Conference (RT'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden, Sweden. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620026v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Meta Event Specification Language for Java</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Caruso</w:t>
+                <w:t xml:space="preserve">An Allowance Mechanism For Failure Prevention Of Real-Time Systems Scheduled EDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Phoenix, Arizona, USA, United States. pp.169-174</w:t>
+              <w:t xml:space="preserve">13th International Conference On Real-Time Systems (RTS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Paris, France, France. pp.213-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619906v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Budget Management for Failure Prevention in Real-Time Systems</w:t>
               </w:r>
@@ -5966,64 +5966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile ad-hoc networks and QoS demanding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6169,77 +6169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Router timeliness analysis in multihop network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6820,217 +6820,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizations: Shared Resource Access Protocols</w:t>
+                <w:t xml:space="preserve">Synchronisations : protocoles d’accès aux ressources partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Chetto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Systems Scheduling 1</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.123-154, 2014, Collection Réseaux et télécommunications</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087672v1</w:t>
+                <w:t xml:space="preserve">hal-01118541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisations : protocoles d’accès aux ressources partagées</w:t>
+                <w:t xml:space="preserve">Synchronizations: Shared Resource Access Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Midonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fauberteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordonnancement dans les systèmes temps réel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Systems Scheduling 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-191, 2014, 978-1-84821-665-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118984413.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118541v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling non-periodic events in Real-Time Java Systems</w:t>
               </w:r>
@@ -7399,51 +7399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038617.2038623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Wattelar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2016.13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Jeremy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663761.2664236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401603.2401692" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103380.2103394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benmosbah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. George" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curcio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bougueroua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caruso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirro Bracka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kooh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Qamhieh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent George" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Midonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9311-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauberteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038617.2038623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bougueroua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Wattelar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2016.13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montanes Jeremy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2659787.2659818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663761.2664236" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2516821.2516836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401603.2401692" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691985v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Chandarli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103380.2103394" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Benmosbah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixue Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phane Tassart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bourmeyster" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boukhalfa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Minet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2007.370340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. George" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curcio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bougueroua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620354v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caruso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirro Bracka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kooh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620033v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984413.ch4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620815v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8158-5_3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBCHVF23-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>