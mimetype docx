--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Miguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-vocabulary models for object detection and segmentation in visual art: survey and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85 (3), pp.245. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-026-21443-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artwork recommendations guided by foundation models: survey and novel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Portal Frame Bridge Synthetic Dataset for Structural Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Fountoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Civil Engineering (AICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43503-024-00041-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one stream three-dimensional convolutional neural network for fire recognition based on spatio-temporal fire analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-024-09623-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skyline-based approach for mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.789-804. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01830-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Two-pathway Autoencoders Neural Networks for Skyline Context Conceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.299 - 327. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIDS.2020.110447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky-CNN: A CNN-based Learning Approach for Skyline Scene Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.14 - 25. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5815/ijisa.2019.04.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local appearance modeling for objects class recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-017-0639-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast voxelization algorithm for trilinearly interpolated isosurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar Oulebsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-016-1306-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Computer Science &amp; Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Modeling for Face Detection and Gender Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, 4, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijcvip.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Model for Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, 3, pp.182-196. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2013.056039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Gender Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, 1, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAPR.2013.052341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive and video-based approach for multinational License Plate Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (2), pp.389-407. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-010-0246-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time, Multi-View Fall Detection System: a LHMM-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ambellouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (11), pp.1522-1532. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2008.2005606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Articulated Appearance Models for Tracking Humans: a Spectral Graph Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.769-787. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Morphing-Based Interpolation For Medical Images : Application To Conformal Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarrut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (3), pp.605-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Healthgrid White Paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Solomonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Blanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112, pp.249-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for content-based image retrieval on the Grid--application to breast cancer detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.211-4. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1267/METH05020211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.387-400. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-004-5744-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visibility in Discrete Geometry : an Application to Discrete Geodesic Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (5), pp.561-570. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient setup error measurement using 3D intensity-based image registration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, 56, pp.259-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (4), pp.500-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-Buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2-3), pp.417-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable Parallel Toolkit for 3D Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (6), pp.571 - 582. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4460030610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'algorithmes de balayage d'image sur un anneau de processeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (4), pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 32, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering on on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 13, pp.377-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric matrix-vector product on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 35, pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaveConViT: Wavelet-Based Convolutional Vision Transformer for Cross-Manipulation Deepfake Video Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of MMforWILD 2024, 3rd Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Held in conjunction with ICPR 2024, Dec 2024, Kolkata, India. pp.211-225, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88223-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-CVGAE: Constrained Variational Graph Autoencoder For Architectural Volumetric Design Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Criteria Approach for Gaze Analysis Similarity in Paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto (Portugal), Portugal. pp.123-134, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013152800003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition visuelle pilotée par l'audio à l'aide d'outils de synthèse vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires IETR et IRISA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for dataset extension for object detection in artworks using open-vocabulary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Computer Vision (ECCV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCV, Sep 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Deep Learning Approach for High-Resolution Land Surface Temperature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Signal Processing and Intelligent Recognition Systems (SIRS’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PES University, Dec 2023, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2004-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB2LST: Enhancing Deep Learning-Based Land Surface Temperature Estimation with Multi-Modality and Artifacts Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European signal processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association For Signal Processing, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Generalization in Facial Manipulation Detection Using Image Noise Residuals and Temporal Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.3424-3428, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to rank approach for refining image retrieval in visual arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on e-Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Deepfakes par Réseaux de Convolution : Performances et Limites Actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Recognition: from shape signatures to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Salelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The genealogy of forms from the perspective of Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Giulia Dondero (FNRS/ULiège) and Ralph Dekoninck (UCL), Nov 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skyline as a marker for augmented reality in urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Valque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Class Modeling based on Local Appearance for Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Telecomunicações, Faculdade de Ciências da Universidade do Porto, Portugal, Feb 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Large Scale Particle Image Velocimetry to measure surface velocity field in a stormewater detention basin and to validate CFD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Object Tracking on Smart Embedded Camera For Automated Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3131919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Approach for Context Scene Image Classification based on Geometric, Texture and Color Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representation, analysis and recognition of shape and motion FroM Image data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFIA, Dec 2017, Aussois, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19816-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Multi-Object Tracking with Occlusion and Stationary Objects Handling for Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Visual Computing (ISVC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Algorithm for Skyline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016, Lecce, Italy, October 24-27, 2016, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blanc-Talon, Jacques and Distante, Cosimo and Philips, Wilfried and Popescu, Dan and Scheunders, Paul, Oct 2016, Lecce, Italy. pp.604-615, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyline-based Approach for Natural Scene Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of entry and exit zones in image sequences for automatic traffic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2015.7301723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Advances in Computing, Control and Networking - ACCN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15224/978-1-63248-082-8-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pixel-based quality measure for segmentation algorithms integrating precision, recall and specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.188-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait recognition using GEI and pattern trace transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Technology in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Hokkaido, Japan. pp.936-940, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2012.6291457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Blur Assessment in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Vaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Background Subtraction in H.264/AVC Bitstreams based on Macroblock Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik van de Walle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003364000510058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait Recognition using Shape Trace Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on IT in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Guangzhou, China. pp.247-251, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2011.6132032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité humaine dans les séquences vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Préparation à la Recherche Appliquée : Vidéosurveillance Industrielle et Sécuritaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ile de Kerkennah, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Re-identification in Multi-Camera Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligence and Information Technology (ICIIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lahore, Pakistan. pp.620-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Camera Color Calibration for Object Re-identification and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition (SoCPar 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Cergy-Pontoise, France, France. pp.188-193, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Motion and Appearance Model for Human Tracking in Multiple Cameras Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Technologies (ICET 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Islamabad, Pakistan. pp.198-203, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICET.2010.5638491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Design & E-Learning, The Case of the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software, Knowledge Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. pp.295-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time foreground object detection using PTZ camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisoboa, Portugal. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001796806090614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common motion map based on codebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Vegas, Nevada, United States. pp.1181-1190, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10520-3_113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Foreground-Background Segmentation Using a Modified Codebook Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration and control of a PTZ camera based on a spherical mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy, Italy. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images mammographiques par les ondelettes de Gabor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Oulebsir-Boumghar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Conference E-Medical Systems, E-MEDISYS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental trajectory clustering in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, Florida, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Medical image Iso-Surface Extraction with a Modified Dividing Cubes Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Algéro-Françaises en Imagerie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Blida, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated cone-beam CT imaging of the thorax: a reconstruction study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, San Diego, United States. pp.65102-65103, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.707623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic mosaicing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Modena, Italy, Italy. pp.548-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye And Gaze Tracking Algorithm For Collaborative Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO-RA 2006, Setúbal, 1-5 août 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Setúbal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Body Part Labeling and Tracking Using Graph Matching Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance (IEEE AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sydney, Australia. pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Way Hypergraph Partitioning And Color Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing, ISCCSP 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Segmentation: The Hypergraph Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services, WIAMIS, Korea, April 19-21, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Shape Matching and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11774938_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE AND GAZE TRACKING ALGORITHM FOR COLLABORATIVE LEARNING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO-RA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Sétubal, Portugal. pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HHMM-Based Approach for Robust Fall Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Automation, Robotics &amp; Vision, ICARCV'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Singapore, Singapore. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2006.345146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, SCCG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning For Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications, VISAPP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, Častá - Papiernička, 20-22 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Častá - Papiernička, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Adaptive Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom. pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de DRR à l'aide d'un système hybride shear-warp-splatting pour la radiothérapie conformationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Touat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenoble, France. pp.333-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Appearance Model for Tracking Human Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS (IEEE International Conference on Advanced Video and Signal-Based Surveillance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. pp.528-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation algorithm for noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Computer Analysis of Images and Patterns </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, INRIA Rocquencourt research centre, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Average of Two-Dimensional Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11556121_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Pattern Recognition and Machine Intelligence (PReMI'05) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Indian Statistical Institute, Kolkata India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of image morphing techniques in cancer treatment by conformal radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Ataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging : Visualization, Image-Guided Procedures, and Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Diego, United States. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for a content-based image retrieval on the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Healthgrid Conference, Clermont-Ferrand. Actes électroniques disponibles sur CDROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30503-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed indexation of a mammographic database using the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Grid Computing and e-Science, 17th Annual ACM International Conference on Supercomputing. SanFrancisco, USA, 21 juin 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image database on the grid: strategies for data distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'03, Lyon, France, 16-17 janvier 2003, p. 152-162.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of regions of interest in mammographies based on a combined analysis of texture and histogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pattern Recognition (ICPR 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Quebec City, Canada. pp.448 - 452 vol.2, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Curvature based on Osculating Circles Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Visual Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Capri, Italy. pp.303--312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST SPIE Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, San Jose, United States. pp.394-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic load balancing for image processing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Unknown, pp.438-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Volume Rendering of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Theory to Sound Practice - EWPC’92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Barcelona, Spain. pp.332-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing algorithms on distributed memory machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From pixels to features: parallelism in image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.13-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a distributed memory machine with a reconfigurable interconnection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.678-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International sur le Traitement Parallèle des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.124-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of scattering on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1343-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of the symmetric matrix-vector product on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1324-1333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypercube and Distributed Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th American Society for Therapeutic Radiology And Oncology (ASTRO) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Benlamri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networked Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.390-402, 2012, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30567-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing for Image Enhancement and Multimedia Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (167-176), Springer Verlag, 2007, Multimedia Systems and Applications Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint White Paper from the Healthgrid Association and Cisco systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> chapter 3 : Medical Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-321, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional discrete morphing: Application to medical atlas construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR95-25, LIP ENS Lyon. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique et traitement d'images sur machines parallèles à mémoire distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Miguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-vocabulary models for object detection and segmentation in visual art: survey and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85 (3), pp.245. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-026-21443-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artwork recommendations guided by foundation models: survey and novel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization abilities of foundation models in waste classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Babé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cuingnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2025.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Portal Frame Bridge Synthetic Dataset for Structural Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Fountoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Civil Engineering (AICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43503-024-00041-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one stream three-dimensional convolutional neural network for fire recognition based on spatio-temporal fire analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-024-09623-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skyline-based approach for mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.789-804. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01830-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Two-pathway Autoencoders Neural Networks for Skyline Context Conceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.299 - 327. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIDS.2020.110447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local appearance modeling for objects class recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-017-0639-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky-CNN: A CNN-based Learning Approach for Skyline Scene Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.14 - 25. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5815/ijisa.2019.04.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast voxelization algorithm for trilinearly interpolated isosurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar Oulebsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-016-1306-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Computer Science &amp; Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Modeling for Face Detection and Gender Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, 4, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijcvip.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Gender Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, 1, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAPR.2013.052341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Model for Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, 3, pp.182-196. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2013.056039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive and video-based approach for multinational License Plate Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (2), pp.389-407. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-010-0246-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time, Multi-View Fall Detection System: a LHMM-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ambellouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (11), pp.1522-1532. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2008.2005606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Articulated Appearance Models for Tracking Humans: a Spectral Graph Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.769-787. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Morphing-Based Interpolation For Medical Images : Application To Conformal Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarrut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (3), pp.605-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Healthgrid White Paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Solomonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Blanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112, pp.249-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for content-based image retrieval on the Grid--application to breast cancer detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.211-4. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1267/METH05020211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.387-400. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-004-5744-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visibility in Discrete Geometry : an Application to Discrete Geodesic Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (5), pp.561-570. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient setup error measurement using 3D intensity-based image registration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, 56, pp.259-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (4), pp.500-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-Buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2-3), pp.417-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable Parallel Toolkit for 3D Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (6), pp.571 - 582. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4460030610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'algorithmes de balayage d'image sur un anneau de processeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (4), pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering on on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 13, pp.377-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 32, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric matrix-vector product on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 35, pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaveConViT: Wavelet-Based Convolutional Vision Transformer for Cross-Manipulation Deepfake Video Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of MMforWILD 2024, 3rd Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Held in conjunction with ICPR 2024, Dec 2024, Kolkata, India. pp.211-225, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88223-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-CVGAE: Constrained Variational Graph Autoencoder For Architectural Volumetric Design Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Criteria Approach for Gaze Analysis Similarity in Paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto (Portugal), Portugal. pp.123-134, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013152800003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for dataset extension for object detection in artworks using open-vocabulary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Computer Vision (ECCV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCV, Sep 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition visuelle pilotée par l'audio à l'aide d'outils de synthèse vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires IETR et IRISA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Deep Learning Approach for High-Resolution Land Surface Temperature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Signal Processing and Intelligent Recognition Systems (SIRS’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PES University, Dec 2023, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2004-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB2LST: Enhancing Deep Learning-Based Land Surface Temperature Estimation with Multi-Modality and Artifacts Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European signal processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association For Signal Processing, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Generalization in Facial Manipulation Detection Using Image Noise Residuals and Temporal Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.3424-3428, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to rank approach for refining image retrieval in visual arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on e-Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Deepfakes par Réseaux de Convolution : Performances et Limites Actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Recognition: from shape signatures to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Salelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The genealogy of forms from the perspective of Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Giulia Dondero (FNRS/ULiège) and Ralph Dekoninck (UCL), Nov 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skyline as a marker for augmented reality in urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Valque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Large Scale Particle Image Velocimetry to measure surface velocity field in a stormewater detention basin and to validate CFD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Class Modeling based on Local Appearance for Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Telecomunicações, Faculdade de Ciências da Universidade do Porto, Portugal, Feb 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Object Tracking on Smart Embedded Camera For Automated Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3131919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Approach for Context Scene Image Classification based on Geometric, Texture and Color Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representation, analysis and recognition of shape and motion FroM Image data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFIA, Dec 2017, Aussois, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19816-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Multi-Object Tracking with Occlusion and Stationary Objects Handling for Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Visual Computing (ISVC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Algorithm for Skyline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016, Lecce, Italy, October 24-27, 2016, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blanc-Talon, Jacques and Distante, Cosimo and Philips, Wilfried and Popescu, Dan and Scheunders, Paul, Oct 2016, Lecce, Italy. pp.604-615, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyline-based Approach for Natural Scene Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of entry and exit zones in image sequences for automatic traffic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2015.7301723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Advances in Computing, Control and Networking - ACCN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15224/978-1-63248-082-8-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pixel-based quality measure for segmentation algorithms integrating precision, recall and specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.188-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait recognition using GEI and pattern trace transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Technology in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Hokkaido, Japan. pp.936-940, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2012.6291457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Blur Assessment in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Vaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Background Subtraction in H.264/AVC Bitstreams based on Macroblock Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik van de Walle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003364000510058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait Recognition using Shape Trace Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on IT in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Guangzhou, China. pp.247-251, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2011.6132032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité humaine dans les séquences vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Préparation à la Recherche Appliquée : Vidéosurveillance Industrielle et Sécuritaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ile de Kerkennah, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Re-identification in Multi-Camera Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligence and Information Technology (ICIIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lahore, Pakistan. pp.620-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Camera Color Calibration for Object Re-identification and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition (SoCPar 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Cergy-Pontoise, France, France. pp.188-193, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Motion and Appearance Model for Human Tracking in Multiple Cameras Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Technologies (ICET 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Islamabad, Pakistan. pp.198-203, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICET.2010.5638491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time foreground object detection using PTZ camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisoboa, Portugal. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001796806090614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Design & E-Learning, The Case of the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software, Knowledge Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. pp.295-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common motion map based on codebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Vegas, Nevada, United States. pp.1181-1190, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10520-3_113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Foreground-Background Segmentation Using a Modified Codebook Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration and control of a PTZ camera based on a spherical mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy, Italy. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images mammographiques par les ondelettes de Gabor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Oulebsir-Boumghar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Conference E-Medical Systems, E-MEDISYS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental trajectory clustering in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, Florida, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Medical image Iso-Surface Extraction with a Modified Dividing Cubes Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Algéro-Françaises en Imagerie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Blida, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated cone-beam CT imaging of the thorax: a reconstruction study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, San Diego, United States. pp.65102-65103, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.707623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic mosaicing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Modena, Italy, Italy. pp.548-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE AND GAZE TRACKING ALGORITHM FOR COLLABORATIVE LEARNING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO-RA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Sétubal, Portugal. pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Body Part Labeling and Tracking Using Graph Matching Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance (IEEE AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sydney, Australia. pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Way Hypergraph Partitioning And Color Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing, ISCCSP 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Segmentation: The Hypergraph Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services, WIAMIS, Korea, April 19-21, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Shape Matching and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11774938_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye And Gaze Tracking Algorithm For Collaborative Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO-RA 2006, Setúbal, 1-5 août 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Setúbal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HHMM-Based Approach for Robust Fall Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Automation, Robotics &amp; Vision, ICARCV'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Singapore, Singapore. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2006.345146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, SCCG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning For Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications, VISAPP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, Častá - Papiernička, 20-22 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Častá - Papiernička, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Appearance Model for Tracking Human Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS (IEEE International Conference on Advanced Video and Signal-Based Surveillance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. pp.528-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Adaptive Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom. pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de DRR à l'aide d'un système hybride shear-warp-splatting pour la radiothérapie conformationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Touat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenoble, France. pp.333-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation algorithm for noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Computer Analysis of Images and Patterns </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, INRIA Rocquencourt research centre, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Average of Two-Dimensional Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11556121_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Pattern Recognition and Machine Intelligence (PReMI'05) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Indian Statistical Institute, Kolkata India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for a content-based image retrieval on the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Healthgrid Conference, Clermont-Ferrand. Actes électroniques disponibles sur CDROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30503-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of image morphing techniques in cancer treatment by conformal radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Ataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging : Visualization, Image-Guided Procedures, and Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Diego, United States. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed indexation of a mammographic database using the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Grid Computing and e-Science, 17th Annual ACM International Conference on Supercomputing. SanFrancisco, USA, 21 juin 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image database on the grid: strategies for data distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'03, Lyon, France, 16-17 janvier 2003, p. 152-162.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of regions of interest in mammographies based on a combined analysis of texture and histogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pattern Recognition (ICPR 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Quebec City, Canada. pp.448 - 452 vol.2, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Curvature based on Osculating Circles Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Visual Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Capri, Italy. pp.303--312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST SPIE Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, San Jose, United States. pp.394-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic load balancing for image processing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Unknown, pp.438-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Volume Rendering of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Theory to Sound Practice - EWPC’92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Barcelona, Spain. pp.332-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a distributed memory machine with a reconfigurable interconnection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.678-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing algorithms on distributed memory machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From pixels to features: parallelism in image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.13-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International sur le Traitement Parallèle des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.124-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of scattering on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1343-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of the symmetric matrix-vector product on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1324-1333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypercube and Distributed Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th American Society for Therapeutic Radiology And Oncology (ASTRO) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Benlamri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networked Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.390-402, 2012, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30567-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing for Image Enhancement and Multimedia Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (167-176), Springer Verlag, 2007, Multimedia Systems and Applications Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint White Paper from the Healthgrid Association and Cisco systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> chapter 3 : Medical Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-321, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional discrete morphing: Application to medical atlas construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR95-25, LIP ENS Lyon. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique et traitement d'images sur machines parallèles à mémoire distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Yemelianenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21443-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fountoukidou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43503-024-00041-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Daoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Hamida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-024-09623-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben&#160;amar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01830-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Sassi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ouarda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIDS.2020.110447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2019.04.02" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Taffar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0639-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar Oulebsir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1306-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannikar Intawong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmohammed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcvip.2014010103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2013.056039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAPR.2013.052341" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-010-0246-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CF6BEDEFF909AF19474F780EA7A74BF239650E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2005606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2008.09.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRT31VM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443120v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginestet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tweed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1267/METH05020211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2003.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4460030610" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP5KLNHJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857038v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Grigg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Atamna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Sehaba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013152800003912" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Decelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Khedher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2004-0_26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715154" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216811v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00177" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769784v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Atamna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625334v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Salelles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Valque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benamara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131919" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_53" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2015.7301723" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-082-8-02" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353064v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntep Theekhanont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werasak Kurutach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2012.6291457" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Vaida" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van de Walle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003364000510058" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354574v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2011.6132032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ilyas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Pop" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381553v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686098" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381552v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2010.5638491" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437706v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001796806090614" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437784v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10520-3_113" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7RSJN3F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437704v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.85" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.37" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614644v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souyad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Oulebsir-Boumghar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591024v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707623" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531251v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068699v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613455v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Boukhriss" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_35" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK7B5XV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360961v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345146" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068696v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583541v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boumghar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Touat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556121_19" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589719v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ataoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hassan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tweed" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30503-3_29" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589717v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635966v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048335" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767610v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857073v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01805279v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857060v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857056v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857055v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857047v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857046v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857045v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492585v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353383v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_33" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517360v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583546v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338396v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Yemelianenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21443-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Bab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.02.032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fountoukidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43503-024-00041-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Daoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Hamida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-024-09623-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben&#160;amar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01830-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Sassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ouarda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIDS.2020.110447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Taffar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0639-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2019.04.02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar Oulebsir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1306-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannikar Intawong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmohammed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcvip.2014010103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAPR.2013.052341" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2013.056039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-010-0246-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CF6BEDEFF909AF19474F780EA7A74BF239650E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2005606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2008.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRT31VM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginestet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tweed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1267/METH05020211" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2003.12.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4460030610" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP5KLNHJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857041v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Grigg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Atamna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Sehaba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013152800003912" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820558v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Decelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Khedher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2004-0_26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216811v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00177" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Atamna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Salelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Valque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benamara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131919" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_53" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385521v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2015.7301723" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-082-8-02" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntep Theekhanont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werasak Kurutach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2012.6291457" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Vaida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van de Walle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003364000510058" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2011.6132032" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ilyas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Pop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686098" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2010.5638491" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001796806090614" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529416v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437784v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10520-3_113" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7RSJN3F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.85" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.37" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souyad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Oulebsir-Boumghar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501864v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707623" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531251v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611045v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517162v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Boukhriss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_35" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK7B5XV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613501v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345146" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583541v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boumghar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Touat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589733v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556121_19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589734v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hassan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tweed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517326v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30503-3_29" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589719v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ataoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589662v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635966v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048335" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01805279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857047v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857046v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857045v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857029v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353383v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_33" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338396v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>