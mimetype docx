--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Miguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-vocabulary models for object detection and segmentation in visual art: survey and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85 (3), pp.245. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-026-21443-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artwork recommendations guided by foundation models: survey and novel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization abilities of foundation models in waste classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Babé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cuingnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2025.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Portal Frame Bridge Synthetic Dataset for Structural Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Fountoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Civil Engineering (AICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43503-024-00041-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one stream three-dimensional convolutional neural network for fire recognition based on spatio-temporal fire analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-024-09623-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skyline-based approach for mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.789-804. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01830-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Two-pathway Autoencoders Neural Networks for Skyline Context Conceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.299 - 327. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIDS.2020.110447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local appearance modeling for objects class recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-017-0639-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky-CNN: A CNN-based Learning Approach for Skyline Scene Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.14 - 25. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5815/ijisa.2019.04.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast voxelization algorithm for trilinearly interpolated isosurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar Oulebsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-016-1306-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Computer Science &amp; Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Modeling for Face Detection and Gender Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, 4, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijcvip.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Gender Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, 1, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAPR.2013.052341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Model for Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, 3, pp.182-196. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2013.056039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive and video-based approach for multinational License Plate Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (2), pp.389-407. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-010-0246-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time, Multi-View Fall Detection System: a LHMM-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ambellouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (11), pp.1522-1532. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2008.2005606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Articulated Appearance Models for Tracking Humans: a Spectral Graph Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.769-787. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Morphing-Based Interpolation For Medical Images : Application To Conformal Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarrut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (3), pp.605-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Healthgrid White Paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Solomonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Blanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112, pp.249-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for content-based image retrieval on the Grid--application to breast cancer detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.211-4. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1267/METH05020211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.387-400. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-004-5744-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visibility in Discrete Geometry : an Application to Discrete Geodesic Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (5), pp.561-570. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient setup error measurement using 3D intensity-based image registration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, 56, pp.259-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (4), pp.500-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-Buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2-3), pp.417-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable Parallel Toolkit for 3D Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (6), pp.571 - 582. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4460030610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'algorithmes de balayage d'image sur un anneau de processeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (4), pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering on on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 13, pp.377-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 32, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric matrix-vector product on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 35, pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaveConViT: Wavelet-Based Convolutional Vision Transformer for Cross-Manipulation Deepfake Video Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of MMforWILD 2024, 3rd Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Held in conjunction with ICPR 2024, Dec 2024, Kolkata, India. pp.211-225, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88223-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-CVGAE: Constrained Variational Graph Autoencoder For Architectural Volumetric Design Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Criteria Approach for Gaze Analysis Similarity in Paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto (Portugal), Portugal. pp.123-134, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013152800003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for dataset extension for object detection in artworks using open-vocabulary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Computer Vision (ECCV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCV, Sep 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition visuelle pilotée par l'audio à l'aide d'outils de synthèse vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires IETR et IRISA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Deep Learning Approach for High-Resolution Land Surface Temperature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Signal Processing and Intelligent Recognition Systems (SIRS’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PES University, Dec 2023, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2004-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB2LST: Enhancing Deep Learning-Based Land Surface Temperature Estimation with Multi-Modality and Artifacts Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European signal processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association For Signal Processing, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Generalization in Facial Manipulation Detection Using Image Noise Residuals and Temporal Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.3424-3428, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to rank approach for refining image retrieval in visual arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on e-Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Deepfakes par Réseaux de Convolution : Performances et Limites Actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Recognition: from shape signatures to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Salelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The genealogy of forms from the perspective of Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Giulia Dondero (FNRS/ULiège) and Ralph Dekoninck (UCL), Nov 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skyline as a marker for augmented reality in urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Valque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Large Scale Particle Image Velocimetry to measure surface velocity field in a stormewater detention basin and to validate CFD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Class Modeling based on Local Appearance for Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Telecomunicações, Faculdade de Ciências da Universidade do Porto, Portugal, Feb 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Object Tracking on Smart Embedded Camera For Automated Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3131919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Approach for Context Scene Image Classification based on Geometric, Texture and Color Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representation, analysis and recognition of shape and motion FroM Image data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFIA, Dec 2017, Aussois, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19816-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Multi-Object Tracking with Occlusion and Stationary Objects Handling for Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Visual Computing (ISVC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Algorithm for Skyline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016, Lecce, Italy, October 24-27, 2016, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blanc-Talon, Jacques and Distante, Cosimo and Philips, Wilfried and Popescu, Dan and Scheunders, Paul, Oct 2016, Lecce, Italy. pp.604-615, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyline-based Approach for Natural Scene Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of entry and exit zones in image sequences for automatic traffic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2015.7301723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Advances in Computing, Control and Networking - ACCN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15224/978-1-63248-082-8-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pixel-based quality measure for segmentation algorithms integrating precision, recall and specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.188-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait recognition using GEI and pattern trace transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Technology in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Hokkaido, Japan. pp.936-940, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2012.6291457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Blur Assessment in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Vaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Background Subtraction in H.264/AVC Bitstreams based on Macroblock Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik van de Walle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003364000510058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait Recognition using Shape Trace Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on IT in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Guangzhou, China. pp.247-251, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2011.6132032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité humaine dans les séquences vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Préparation à la Recherche Appliquée : Vidéosurveillance Industrielle et Sécuritaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ile de Kerkennah, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Re-identification in Multi-Camera Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligence and Information Technology (ICIIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lahore, Pakistan. pp.620-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Camera Color Calibration for Object Re-identification and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition (SoCPar 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Cergy-Pontoise, France, France. pp.188-193, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Motion and Appearance Model for Human Tracking in Multiple Cameras Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Technologies (ICET 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Islamabad, Pakistan. pp.198-203, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICET.2010.5638491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time foreground object detection using PTZ camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisoboa, Portugal. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001796806090614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Design & E-Learning, The Case of the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software, Knowledge Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. pp.295-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common motion map based on codebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Vegas, Nevada, United States. pp.1181-1190, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10520-3_113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Foreground-Background Segmentation Using a Modified Codebook Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration and control of a PTZ camera based on a spherical mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy, Italy. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images mammographiques par les ondelettes de Gabor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Oulebsir-Boumghar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Conference E-Medical Systems, E-MEDISYS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental trajectory clustering in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, Florida, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Medical image Iso-Surface Extraction with a Modified Dividing Cubes Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Algéro-Françaises en Imagerie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Blida, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated cone-beam CT imaging of the thorax: a reconstruction study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, San Diego, United States. pp.65102-65103, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.707623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic mosaicing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Modena, Italy, Italy. pp.548-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE AND GAZE TRACKING ALGORITHM FOR COLLABORATIVE LEARNING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO-RA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Sétubal, Portugal. pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Body Part Labeling and Tracking Using Graph Matching Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance (IEEE AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sydney, Australia. pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Way Hypergraph Partitioning And Color Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing, ISCCSP 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Segmentation: The Hypergraph Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services, WIAMIS, Korea, April 19-21, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Shape Matching and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11774938_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye And Gaze Tracking Algorithm For Collaborative Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO-RA 2006, Setúbal, 1-5 août 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Setúbal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HHMM-Based Approach for Robust Fall Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Automation, Robotics &amp; Vision, ICARCV'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Singapore, Singapore. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2006.345146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, SCCG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning For Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications, VISAPP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, Častá - Papiernička, 20-22 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Častá - Papiernička, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Appearance Model for Tracking Human Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS (IEEE International Conference on Advanced Video and Signal-Based Surveillance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. pp.528-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Adaptive Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom. pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de DRR à l'aide d'un système hybride shear-warp-splatting pour la radiothérapie conformationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Touat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenoble, France. pp.333-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation algorithm for noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Computer Analysis of Images and Patterns </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, INRIA Rocquencourt research centre, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Average of Two-Dimensional Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11556121_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Pattern Recognition and Machine Intelligence (PReMI'05) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Indian Statistical Institute, Kolkata India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for a content-based image retrieval on the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Healthgrid Conference, Clermont-Ferrand. Actes électroniques disponibles sur CDROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30503-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of image morphing techniques in cancer treatment by conformal radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Ataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging : Visualization, Image-Guided Procedures, and Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Diego, United States. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed indexation of a mammographic database using the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Grid Computing and e-Science, 17th Annual ACM International Conference on Supercomputing. SanFrancisco, USA, 21 juin 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image database on the grid: strategies for data distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'03, Lyon, France, 16-17 janvier 2003, p. 152-162.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of regions of interest in mammographies based on a combined analysis of texture and histogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pattern Recognition (ICPR 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Quebec City, Canada. pp.448 - 452 vol.2, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Curvature based on Osculating Circles Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Visual Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Capri, Italy. pp.303--312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST SPIE Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, San Jose, United States. pp.394-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic load balancing for image processing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Unknown, pp.438-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Volume Rendering of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Theory to Sound Practice - EWPC’92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Barcelona, Spain. pp.332-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a distributed memory machine with a reconfigurable interconnection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.678-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing algorithms on distributed memory machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From pixels to features: parallelism in image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.13-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International sur le Traitement Parallèle des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.124-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of scattering on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1343-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of the symmetric matrix-vector product on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1324-1333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypercube and Distributed Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th American Society for Therapeutic Radiology And Oncology (ASTRO) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Benlamri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networked Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.390-402, 2012, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30567-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing for Image Enhancement and Multimedia Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (167-176), Springer Verlag, 2007, Multimedia Systems and Applications Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint White Paper from the Healthgrid Association and Cisco systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> chapter 3 : Medical Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-321, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional discrete morphing: Application to medical atlas construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR95-25, LIP ENS Lyon. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique et traitement d'images sur machines parallèles à mémoire distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Miguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-vocabulary models for object detection and segmentation in visual art: survey and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85 (3), pp.245. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-026-21443-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization abilities of foundation models in waste classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Babé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cuingnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2025.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artwork recommendations guided by foundation models: survey and novel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Portal Frame Bridge Synthetic Dataset for Structural Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Fountoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Civil Engineering (AICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43503-024-00041-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one stream three-dimensional convolutional neural network for fire recognition based on spatio-temporal fire analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-024-09623-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skyline-based approach for mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.789-804. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01830-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Two-pathway Autoencoders Neural Networks for Skyline Context Conceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.299 - 327. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIDS.2020.110447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local appearance modeling for objects class recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-017-0639-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky-CNN: A CNN-based Learning Approach for Skyline Scene Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.14 - 25. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5815/ijisa.2019.04.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast voxelization algorithm for trilinearly interpolated isosurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar Oulebsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-016-1306-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Computer Science &amp; Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Modeling for Face Detection and Gender Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, 4, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijcvip.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Gender Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, 1, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAPR.2013.052341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Model for Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, 3, pp.182-196. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2013.056039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive and video-based approach for multinational License Plate Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (2), pp.389-407. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-010-0246-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time, Multi-View Fall Detection System: a LHMM-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ambellouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (11), pp.1522-1532. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2008.2005606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Articulated Appearance Models for Tracking Humans: a Spectral Graph Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.769-787. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Morphing-Based Interpolation For Medical Images : Application To Conformal Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarrut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (3), pp.605-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Healthgrid White Paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Solomonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Blanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112, pp.249-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for content-based image retrieval on the Grid--application to breast cancer detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.211-4. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1267/METH05020211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.387-400. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-004-5744-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visibility in Discrete Geometry : an Application to Discrete Geodesic Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (5), pp.561-570. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient setup error measurement using 3D intensity-based image registration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, 56, pp.259-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (4), pp.500-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-Buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2-3), pp.417-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable Parallel Toolkit for 3D Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (6), pp.571 - 582. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4460030610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'algorithmes de balayage d'image sur un anneau de processeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (4), pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering on on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 13, pp.377-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 32, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric matrix-vector product on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 35, pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaveConViT: Wavelet-Based Convolutional Vision Transformer for Cross-Manipulation Deepfake Video Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of MMforWILD 2024, 3rd Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Held in conjunction with ICPR 2024, Dec 2024, Kolkata, India. pp.211-225, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88223-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-CVGAE: Constrained Variational Graph Autoencoder For Architectural Volumetric Design Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Criteria Approach for Gaze Analysis Similarity in Paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto (Portugal), Portugal. pp.123-134, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013152800003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for dataset extension for object detection in artworks using open-vocabulary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Computer Vision (ECCV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCV, Sep 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition visuelle pilotée par l'audio à l'aide d'outils de synthèse vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires IETR et IRISA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Deep Learning Approach for High-Resolution Land Surface Temperature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Signal Processing and Intelligent Recognition Systems (SIRS’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PES University, Dec 2023, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2004-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB2LST: Enhancing Deep Learning-Based Land Surface Temperature Estimation with Multi-Modality and Artifacts Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European signal processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association For Signal Processing, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Generalization in Facial Manipulation Detection Using Image Noise Residuals and Temporal Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.3424-3428, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to rank approach for refining image retrieval in visual arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on e-Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Deepfakes par Réseaux de Convolution : Performances et Limites Actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Recognition: from shape signatures to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Salelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The genealogy of forms from the perspective of Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Giulia Dondero (FNRS/ULiège) and Ralph Dekoninck (UCL), Nov 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skyline as a marker for augmented reality in urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Valque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Large Scale Particle Image Velocimetry to measure surface velocity field in a stormewater detention basin and to validate CFD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Class Modeling based on Local Appearance for Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Telecomunicações, Faculdade de Ciências da Universidade do Porto, Portugal, Feb 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Object Tracking on Smart Embedded Camera For Automated Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3131919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Approach for Context Scene Image Classification based on Geometric, Texture and Color Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representation, analysis and recognition of shape and motion FroM Image data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFIA, Dec 2017, Aussois, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19816-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Multi-Object Tracking with Occlusion and Stationary Objects Handling for Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Visual Computing (ISVC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Algorithm for Skyline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016, Lecce, Italy, October 24-27, 2016, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blanc-Talon, Jacques and Distante, Cosimo and Philips, Wilfried and Popescu, Dan and Scheunders, Paul, Oct 2016, Lecce, Italy. pp.604-615, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyline-based Approach for Natural Scene Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of entry and exit zones in image sequences for automatic traffic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2015.7301723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Advances in Computing, Control and Networking - ACCN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15224/978-1-63248-082-8-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pixel-based quality measure for segmentation algorithms integrating precision, recall and specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.188-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait recognition using GEI and pattern trace transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Technology in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Hokkaido, Japan. pp.936-940, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2012.6291457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Blur Assessment in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Vaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait Recognition using Shape Trace Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on IT in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Guangzhou, China. pp.247-251, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2011.6132032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Background Subtraction in H.264/AVC Bitstreams based on Macroblock Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik van de Walle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003364000510058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité humaine dans les séquences vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Préparation à la Recherche Appliquée : Vidéosurveillance Industrielle et Sécuritaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ile de Kerkennah, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Re-identification in Multi-Camera Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligence and Information Technology (ICIIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lahore, Pakistan. pp.620-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Camera Color Calibration for Object Re-identification and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition (SoCPar 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Cergy-Pontoise, France, France. pp.188-193, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Motion and Appearance Model for Human Tracking in Multiple Cameras Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Technologies (ICET 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Islamabad, Pakistan. pp.198-203, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICET.2010.5638491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time foreground object detection using PTZ camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisoboa, Portugal. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001796806090614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Design & E-Learning, The Case of the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software, Knowledge Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. pp.295-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common motion map based on codebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Vegas, Nevada, United States. pp.1181-1190, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10520-3_113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Foreground-Background Segmentation Using a Modified Codebook Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration and control of a PTZ camera based on a spherical mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy, Italy. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images mammographiques par les ondelettes de Gabor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Oulebsir-Boumghar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Conference E-Medical Systems, E-MEDISYS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental trajectory clustering in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, Florida, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Medical image Iso-Surface Extraction with a Modified Dividing Cubes Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Algéro-Françaises en Imagerie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Blida, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated cone-beam CT imaging of the thorax: a reconstruction study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, San Diego, United States. pp.65102-65103, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.707623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic mosaicing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Modena, Italy, Italy. pp.548-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE AND GAZE TRACKING ALGORITHM FOR COLLABORATIVE LEARNING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO-RA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Sétubal, Portugal. pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Body Part Labeling and Tracking Using Graph Matching Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance (IEEE AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sydney, Australia. pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Way Hypergraph Partitioning And Color Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing, ISCCSP 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Segmentation: The Hypergraph Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services, WIAMIS, Korea, April 19-21, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Shape Matching and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11774938_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye And Gaze Tracking Algorithm For Collaborative Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO-RA 2006, Setúbal, 1-5 août 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Setúbal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, SCCG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HHMM-Based Approach for Robust Fall Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Automation, Robotics &amp; Vision, ICARCV'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Singapore, Singapore. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2006.345146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning For Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications, VISAPP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, Častá - Papiernička, 20-22 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Častá - Papiernička, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Appearance Model for Tracking Human Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS (IEEE International Conference on Advanced Video and Signal-Based Surveillance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. pp.528-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Adaptive Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom. pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de DRR à l'aide d'un système hybride shear-warp-splatting pour la radiothérapie conformationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Touat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenoble, France. pp.333-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation algorithm for noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Computer Analysis of Images and Patterns </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, INRIA Rocquencourt research centre, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Average of Two-Dimensional Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11556121_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Pattern Recognition and Machine Intelligence (PReMI'05) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Indian Statistical Institute, Kolkata India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for a content-based image retrieval on the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Healthgrid Conference, Clermont-Ferrand. Actes électroniques disponibles sur CDROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30503-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of image morphing techniques in cancer treatment by conformal radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Ataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging : Visualization, Image-Guided Procedures, and Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Diego, United States. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image database on the grid: strategies for data distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'03, Lyon, France, 16-17 janvier 2003, p. 152-162.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed indexation of a mammographic database using the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Grid Computing and e-Science, 17th Annual ACM International Conference on Supercomputing. SanFrancisco, USA, 21 juin 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of regions of interest in mammographies based on a combined analysis of texture and histogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pattern Recognition (ICPR 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Quebec City, Canada. pp.448 - 452 vol.2, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Curvature based on Osculating Circles Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Visual Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Capri, Italy. pp.303--312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST SPIE Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, San Jose, United States. pp.394-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic load balancing for image processing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Unknown, pp.438-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Volume Rendering of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Theory to Sound Practice - EWPC’92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Barcelona, Spain. pp.332-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a distributed memory machine with a reconfigurable interconnection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.678-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing algorithms on distributed memory machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From pixels to features: parallelism in image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.13-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International sur le Traitement Parallèle des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of scattering on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1343-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.124-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of the symmetric matrix-vector product on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1324-1333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypercube and Distributed Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th American Society for Therapeutic Radiology And Oncology (ASTRO) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Benlamri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networked Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.390-402, 2012, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30567-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing for Image Enhancement and Multimedia Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (167-176), Springer Verlag, 2007, Multimedia Systems and Applications Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint White Paper from the Healthgrid Association and Cisco systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> chapter 3 : Medical Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-321, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional discrete morphing: Application to medical atlas construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR95-25, LIP ENS Lyon. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique et traitement d'images sur machines parallèles à mémoire distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Yemelianenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21443-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Bab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.02.032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fountoukidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43503-024-00041-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Daoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Hamida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-024-09623-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben&#160;amar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01830-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Sassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ouarda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIDS.2020.110447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Taffar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0639-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2019.04.02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar Oulebsir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1306-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannikar Intawong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmohammed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcvip.2014010103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAPR.2013.052341" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2013.056039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-010-0246-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CF6BEDEFF909AF19474F780EA7A74BF239650E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2005606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2008.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRT31VM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginestet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tweed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1267/METH05020211" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2003.12.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4460030610" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP5KLNHJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857041v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Grigg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Atamna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Sehaba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013152800003912" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820558v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Decelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Khedher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2004-0_26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216811v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00177" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Atamna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Salelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Valque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benamara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131919" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_53" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385521v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2015.7301723" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-082-8-02" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntep Theekhanont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werasak Kurutach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2012.6291457" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Vaida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van de Walle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003364000510058" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2011.6132032" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ilyas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Pop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686098" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2010.5638491" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001796806090614" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529416v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437784v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10520-3_113" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7RSJN3F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.85" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.37" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souyad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Oulebsir-Boumghar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501864v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707623" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531251v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611045v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517162v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Boukhriss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_35" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK7B5XV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613501v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345146" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583541v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boumghar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Touat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589733v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556121_19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589734v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hassan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tweed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517326v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30503-3_29" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589719v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ataoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589662v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635966v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048335" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01805279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857047v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857046v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857045v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857029v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353383v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_33" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338396v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Yemelianenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21443-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Bab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.02.032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fountoukidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43503-024-00041-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Daoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Hamida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-024-09623-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben&#160;amar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01830-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Sassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ouarda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIDS.2020.110447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Taffar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0639-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2019.04.02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar Oulebsir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1306-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannikar Intawong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmohammed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcvip.2014010103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAPR.2013.052341" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2013.056039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-010-0246-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CF6BEDEFF909AF19474F780EA7A74BF239650E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2005606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2008.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRT31VM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginestet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tweed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1267/METH05020211" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2003.12.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4460030610" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP5KLNHJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857041v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Grigg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Atamna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Sehaba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013152800003912" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820558v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Decelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Khedher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2004-0_26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00177" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Atamna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Salelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Valque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benamara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131919" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_53" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385521v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2015.7301723" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-082-8-02" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntep Theekhanont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werasak Kurutach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2012.6291457" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Vaida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354574v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2011.6132032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van de Walle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003364000510058" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ilyas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Pop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686098" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2010.5638491" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001796806090614" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529416v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437784v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10520-3_113" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7RSJN3F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.85" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.37" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souyad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Oulebsir-Boumghar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501864v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707623" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531251v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611045v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517162v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Boukhriss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_35" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK7B5XV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361001v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345146" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boumghar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Touat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589733v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556121_19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589734v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hassan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tweed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517326v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30503-3_29" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589719v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ataoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635966v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048335" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01805279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857046v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857045v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857029v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353383v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_33" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338396v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>