--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Miguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-vocabulary models for object detection and segmentation in visual art: survey and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85 (3), pp.245. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-026-21443-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization abilities of foundation models in waste classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Babé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cuingnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2025.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artwork recommendations guided by foundation models: survey and novel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Portal Frame Bridge Synthetic Dataset for Structural Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Fountoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Civil Engineering (AICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43503-024-00041-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one stream three-dimensional convolutional neural network for fire recognition based on spatio-temporal fire analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-024-09623-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skyline-based approach for mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.789-804. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01830-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Two-pathway Autoencoders Neural Networks for Skyline Context Conceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.299 - 327. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIDS.2020.110447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local appearance modeling for objects class recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-017-0639-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky-CNN: A CNN-based Learning Approach for Skyline Scene Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.14 - 25. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5815/ijisa.2019.04.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast voxelization algorithm for trilinearly interpolated isosurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar Oulebsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-016-1306-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Computer Science &amp; Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Modeling for Face Detection and Gender Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, 4, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijcvip.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Gender Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, 1, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAPR.2013.052341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Model for Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, 3, pp.182-196. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2013.056039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive and video-based approach for multinational License Plate Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (2), pp.389-407. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-010-0246-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time, Multi-View Fall Detection System: a LHMM-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ambellouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (11), pp.1522-1532. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2008.2005606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Articulated Appearance Models for Tracking Humans: a Spectral Graph Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.769-787. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Morphing-Based Interpolation For Medical Images : Application To Conformal Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarrut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (3), pp.605-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Healthgrid White Paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Solomonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Blanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112, pp.249-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for content-based image retrieval on the Grid--application to breast cancer detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.211-4. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1267/METH05020211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.387-400. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-004-5744-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visibility in Discrete Geometry : an Application to Discrete Geodesic Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (5), pp.561-570. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient setup error measurement using 3D intensity-based image registration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, 56, pp.259-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (4), pp.500-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-Buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2-3), pp.417-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable Parallel Toolkit for 3D Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (6), pp.571 - 582. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4460030610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'algorithmes de balayage d'image sur un anneau de processeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (4), pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering on on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 13, pp.377-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 32, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric matrix-vector product on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 35, pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaveConViT: Wavelet-Based Convolutional Vision Transformer for Cross-Manipulation Deepfake Video Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of MMforWILD 2024, 3rd Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Held in conjunction with ICPR 2024, Dec 2024, Kolkata, India. pp.211-225, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88223-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-CVGAE: Constrained Variational Graph Autoencoder For Architectural Volumetric Design Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Criteria Approach for Gaze Analysis Similarity in Paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto (Portugal), Portugal. pp.123-134, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013152800003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for dataset extension for object detection in artworks using open-vocabulary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Computer Vision (ECCV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCV, Sep 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition visuelle pilotée par l'audio à l'aide d'outils de synthèse vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires IETR et IRISA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Deep Learning Approach for High-Resolution Land Surface Temperature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Signal Processing and Intelligent Recognition Systems (SIRS’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PES University, Dec 2023, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2004-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB2LST: Enhancing Deep Learning-Based Land Surface Temperature Estimation with Multi-Modality and Artifacts Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European signal processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association For Signal Processing, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Generalization in Facial Manipulation Detection Using Image Noise Residuals and Temporal Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.3424-3428, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to rank approach for refining image retrieval in visual arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on e-Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Deepfakes par Réseaux de Convolution : Performances et Limites Actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Recognition: from shape signatures to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Salelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The genealogy of forms from the perspective of Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Giulia Dondero (FNRS/ULiège) and Ralph Dekoninck (UCL), Nov 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skyline as a marker for augmented reality in urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Valque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Large Scale Particle Image Velocimetry to measure surface velocity field in a stormewater detention basin and to validate CFD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Class Modeling based on Local Appearance for Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Telecomunicações, Faculdade de Ciências da Universidade do Porto, Portugal, Feb 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Object Tracking on Smart Embedded Camera For Automated Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3131919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Approach for Context Scene Image Classification based on Geometric, Texture and Color Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representation, analysis and recognition of shape and motion FroM Image data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFIA, Dec 2017, Aussois, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19816-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Multi-Object Tracking with Occlusion and Stationary Objects Handling for Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Visual Computing (ISVC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Algorithm for Skyline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016, Lecce, Italy, October 24-27, 2016, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blanc-Talon, Jacques and Distante, Cosimo and Philips, Wilfried and Popescu, Dan and Scheunders, Paul, Oct 2016, Lecce, Italy. pp.604-615, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyline-based Approach for Natural Scene Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of entry and exit zones in image sequences for automatic traffic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2015.7301723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Advances in Computing, Control and Networking - ACCN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15224/978-1-63248-082-8-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pixel-based quality measure for segmentation algorithms integrating precision, recall and specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.188-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait recognition using GEI and pattern trace transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Technology in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Hokkaido, Japan. pp.936-940, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2012.6291457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Blur Assessment in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Vaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait Recognition using Shape Trace Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on IT in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Guangzhou, China. pp.247-251, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2011.6132032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Background Subtraction in H.264/AVC Bitstreams based on Macroblock Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik van de Walle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003364000510058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité humaine dans les séquences vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Préparation à la Recherche Appliquée : Vidéosurveillance Industrielle et Sécuritaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ile de Kerkennah, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Re-identification in Multi-Camera Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligence and Information Technology (ICIIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lahore, Pakistan. pp.620-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Camera Color Calibration for Object Re-identification and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition (SoCPar 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Cergy-Pontoise, France, France. pp.188-193, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Motion and Appearance Model for Human Tracking in Multiple Cameras Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Technologies (ICET 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Islamabad, Pakistan. pp.198-203, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICET.2010.5638491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time foreground object detection using PTZ camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisoboa, Portugal. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001796806090614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Design & E-Learning, The Case of the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software, Knowledge Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. pp.295-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common motion map based on codebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Vegas, Nevada, United States. pp.1181-1190, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10520-3_113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Foreground-Background Segmentation Using a Modified Codebook Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration and control of a PTZ camera based on a spherical mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy, Italy. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images mammographiques par les ondelettes de Gabor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Oulebsir-Boumghar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Conference E-Medical Systems, E-MEDISYS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental trajectory clustering in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, Florida, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Medical image Iso-Surface Extraction with a Modified Dividing Cubes Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Algéro-Françaises en Imagerie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Blida, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated cone-beam CT imaging of the thorax: a reconstruction study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, San Diego, United States. pp.65102-65103, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.707623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic mosaicing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Modena, Italy, Italy. pp.548-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE AND GAZE TRACKING ALGORITHM FOR COLLABORATIVE LEARNING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO-RA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Sétubal, Portugal. pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Body Part Labeling and Tracking Using Graph Matching Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance (IEEE AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sydney, Australia. pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Way Hypergraph Partitioning And Color Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing, ISCCSP 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Segmentation: The Hypergraph Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services, WIAMIS, Korea, April 19-21, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Shape Matching and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11774938_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye And Gaze Tracking Algorithm For Collaborative Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO-RA 2006, Setúbal, 1-5 août 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Setúbal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, SCCG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HHMM-Based Approach for Robust Fall Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Automation, Robotics &amp; Vision, ICARCV'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Singapore, Singapore. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2006.345146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning For Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications, VISAPP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, Častá - Papiernička, 20-22 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Častá - Papiernička, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Appearance Model for Tracking Human Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS (IEEE International Conference on Advanced Video and Signal-Based Surveillance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. pp.528-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Adaptive Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom. pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de DRR à l'aide d'un système hybride shear-warp-splatting pour la radiothérapie conformationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Touat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenoble, France. pp.333-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation algorithm for noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Computer Analysis of Images and Patterns </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, INRIA Rocquencourt research centre, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Average of Two-Dimensional Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11556121_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Pattern Recognition and Machine Intelligence (PReMI'05) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Indian Statistical Institute, Kolkata India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for a content-based image retrieval on the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Healthgrid Conference, Clermont-Ferrand. Actes électroniques disponibles sur CDROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30503-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of image morphing techniques in cancer treatment by conformal radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Ataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging : Visualization, Image-Guided Procedures, and Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Diego, United States. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image database on the grid: strategies for data distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'03, Lyon, France, 16-17 janvier 2003, p. 152-162.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed indexation of a mammographic database using the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Grid Computing and e-Science, 17th Annual ACM International Conference on Supercomputing. SanFrancisco, USA, 21 juin 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of regions of interest in mammographies based on a combined analysis of texture and histogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pattern Recognition (ICPR 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Quebec City, Canada. pp.448 - 452 vol.2, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Curvature based on Osculating Circles Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Visual Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Capri, Italy. pp.303--312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST SPIE Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, San Jose, United States. pp.394-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic load balancing for image processing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Unknown, pp.438-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Volume Rendering of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Theory to Sound Practice - EWPC’92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Barcelona, Spain. pp.332-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a distributed memory machine with a reconfigurable interconnection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.678-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing algorithms on distributed memory machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From pixels to features: parallelism in image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.13-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International sur le Traitement Parallèle des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of scattering on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1343-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.124-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of the symmetric matrix-vector product on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1324-1333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypercube and Distributed Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th American Society for Therapeutic Radiology And Oncology (ASTRO) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Benlamri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networked Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.390-402, 2012, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30567-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing for Image Enhancement and Multimedia Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (167-176), Springer Verlag, 2007, Multimedia Systems and Applications Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint White Paper from the Healthgrid Association and Cisco systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> chapter 3 : Medical Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-321, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional discrete morphing: Application to medical atlas construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR95-25, LIP ENS Lyon. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique et traitement d'images sur machines parallèles à mémoire distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Miguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-vocabulary models for object detection and segmentation in visual art: survey and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85 (3), pp.245. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-026-21443-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artwork recommendations guided by foundation models: survey and novel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization abilities of foundation models in waste classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Babé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cuingnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 198, pp.187-197. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2025.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Portal Frame Bridge Synthetic Dataset for Structural Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Fountoukidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in Civil Engineering (AICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43503-024-00041-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one stream three-dimensional convolutional neural network for fire recognition based on spatio-temporal fire analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12530-024-09623-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skyline-based approach for mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.789-804. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01830-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Two-pathway Autoencoders Neural Networks for Skyline Context Conceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.299 - 327. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIDS.2020.110447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sky-CNN: A CNN-based Learning Approach for Skyline Scene Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.14 - 25. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5815/ijisa.2019.04.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local appearance modeling for objects class recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (2), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-017-0639-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast voxelization algorithm for trilinearly interpolated isosurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar Oulebsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-016-1306-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advances in Computer Science &amp; Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Modeling for Face Detection and Gender Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision and Image Processing (IJCVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, 4, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijcvip.2014010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Model for Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Vision and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, 3, pp.182-196. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCVR.2013.056039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Gender Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, 1, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAPR.2013.052341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive and video-based approach for multinational License Plate Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (2), pp.389-407. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-010-0246-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time, Multi-View Fall Detection System: a LHMM-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ambellouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (11), pp.1522-1532. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2008.2005606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Articulated Appearance Models for Tracking Humans: a Spectral Graph Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.769-787. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Morphing-Based Interpolation For Medical Images : Application To Conformal Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sarrut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (3), pp.605-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Healthgrid White Paper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Solomonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Blanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112, pp.249-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for content-based image retrieval on the Grid--application to breast cancer detection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.211-4. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1267/METH05020211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.387-400. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-004-5744-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visibility in Discrete Geometry : an Application to Discrete Geodesic Paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (5), pp.561-570. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient setup error measurement using 3D intensity-based image registration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, 56, pp.259-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (4), pp.500-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-Buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2-3), pp.417-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable Parallel Toolkit for 3D Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transactions on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (6), pp.571 - 582. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4460030610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'algorithmes de balayage d'image sur un anneau de processeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (4), pp.287-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 32, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering on on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 13, pp.377-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric matrix-vector product on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 35, pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Framework for Adapting Foundation Models to Specialized Domains: A Case Study in Sewer Defect Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Babé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cuingnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-Diffusion: Graph Discrete Diffusion Model For Architectural Volumetric Design Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krawczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marsault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CV4AEC Workshop - CVPR 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Denver (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaveConViT: Wavelet-Based Convolutional Vision Transformer for Cross-Manipulation Deepfake Video Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of MMforWILD 2024, 3rd Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Held in conjunction with ICPR 2024, Dec 2024, Kolkata, India. pp.211-225, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88223-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-CVGAE: Constrained Variational Graph Autoencoder For Architectural Volumetric Design Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Criteria Approach for Gaze Analysis Similarity in Paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto (Portugal), Portugal. pp.123-134, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013152800003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition visuelle pilotée par l'audio à l'aide d'outils de synthèse vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires IETR et IRISA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for dataset extension for object detection in artworks using open-vocabulary models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Conference on Computer Vision (ECCV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCV, Sep 2024, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Deep Learning Approach for High-Resolution Land Surface Temperature Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Signal Processing and Intelligent Recognition Systems (SIRS’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PES University, Dec 2023, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2004-0_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB2LST: Enhancing Deep Learning-Based Land Surface Temperature Estimation with Multi-Modality and Artifacts Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European signal processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association For Signal Processing, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Generalization in Facial Manipulation Detection Using Image Noise Residuals and Temporal Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.3424-3428, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to rank approach for refining image retrieval in visual arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Yemelianenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICCV Workshop on e-Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Painting Retrieval based on Genre Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Masclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2023 2nd International Workshop on Artificial Intelligence for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Deepfakes par Réseaux de Convolution : Performances et Limites Actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mehdi Atamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Tkachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Recognition: from shape signatures to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos F Crispim-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Salelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The genealogy of forms from the perspective of Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Giulia Dondero (FNRS/ULiège) and Ralph Dekoninck (UCL), Nov 2019, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skyline as a marker for augmented reality in urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Valque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Class Modeling based on Local Appearance for Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Telecomunicações, Faculdade de Ciências da Universidade do Porto, Portugal, Feb 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Large Scale Particle Image Velocimetry to measure surface velocity field in a stormewater detention basin and to validate CFD model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th ICUD - International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Object Tracking on Smart Embedded Camera For Automated Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Smart Cameras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Stanford, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131885.3131919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Approach for Context Scene Image Classification based on Geometric, Texture and Color Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Ouarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representation, analysis and recognition of shape and motion FroM Image data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFIA, Dec 2017, Aussois, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19816-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Multi-Object Tracking with Occlusion and Stationary Objects Handling for Conveying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Visual Computing (ISVC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Algorithm for Skyline Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems: 17th International Conference, ACIVS 2016, Lecce, Italy, October 24-27, 2016, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blanc-Talon, Jacques and Distante, Cosimo and Philips, Wilfried and Popescu, Dan and Scheunders, Paul, Oct 2016, Lecce, Italy. pp.604-615, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48680-2_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyline-based Approach for Natural Scene Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of entry and exit zones in image sequences for automatic traffic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2015.7301723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Traffic analysis in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Advances in Computing, Control and Networking - ACCN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15224/978-1-63248-082-8-02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaTHOS: Part-based Tree Hierarchy for Object Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pixel-based quality measure for segmentation algorithms integrating precision, recall and specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kannikar Intawong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.188-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait recognition using GEI and pattern trace transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Technology in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Hokkaido, Japan. pp.936-940, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2012.6291457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Blur Assessment in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Suta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Vaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Background Subtraction in H.264/AVC Bitstreams based on Macroblock Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik van de Walle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.51-58, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003364000510058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait Recognition using Shape Trace Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porntep Theekhanont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werasak Kurutach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on IT in Medicine and Education (ITME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Guangzhou, China. pp.247-251, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITiME.2011.6132032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité humaine dans les séquences vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Préparation à la Recherche Appliquée : Vidéosurveillance Industrielle et Sécuritaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ile de Kerkennah, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Re-identification in Multi-Camera Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligence and Information Technology (ICIIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lahore, Pakistan. pp.620-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Camera Color Calibration for Object Re-identification and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition (SoCPar 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Cergy-Pontoise, France, France. pp.188-193, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Motion and Appearance Model for Human Tracking in Multiple Cameras Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Emerging Technologies (ICET 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Islamabad, Pakistan. pp.198-203, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICET.2010.5638491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time foreground object detection using PTZ camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision, Theory and Applications (VISAPP'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Lisoboa, Portugal. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001796806090614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centered Design & E-Learning, The Case of the Virtual Campus VCIel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sehaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software, Knowledge Information Management and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fes, Morocco. pp.295-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00529416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common motion map based on codebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Vegas, Nevada, United States. pp.1181-1190, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10520-3_113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Foreground-Background Segmentation Using a Modified Codebook Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atif Ilyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibration and control of a PTZ camera based on a spherical mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Genova, Italy, Italy. pp.244-249, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2009.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation d'images mammographiques par les ondelettes de Gabor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bourkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Oulebsir-Boumghar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Conference E-Medical Systems, E-MEDISYS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental trajectory clustering in video sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, Florida, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Medical image Iso-Surface Extraction with a Modified Dividing Cubes Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Algéro-Françaises en Imagerie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Blida, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated cone-beam CT imaging of the thorax: a reconstruction study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, San Diego, United States. pp.65102-65103, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.707623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic mosaicing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Modena, Italy, Italy. pp.548-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Body Part Labeling and Tracking Using Graph Matching Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Video and Signal based Surveillance (IEEE AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sydney, Australia. pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Way Hypergraph Partitioning And Color Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing, ISCCSP 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Segmentation: The Hypergraph Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services, WIAMIS, Korea, April 19-21, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Shape Matching and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11774938_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye And Gaze Tracking Algorithm For Collaborative Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO-RA 2006, Setúbal, 1-5 août 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Setúbal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EYE AND GAZE TRACKING ALGORITHM FOR COLLABORATIVE LEARNING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO-RA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Sétubal, Portugal. pp.326-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HHMM-Based Approach for Robust Fall Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Automation, Robotics &amp; Vision, ICARCV'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Singapore, Singapore. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2006.345146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, SCCG 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00361001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning For Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications, VISAPP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.331-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye gaze estimation from a video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference on Computer Graphics, Častá - Papiernička, 20-22 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Častá - Papiernička, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Appearance Model for Tracking Human Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSS (IEEE International Conference on Advanced Video and Signal-Based Surveillance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Como, Italy. pp.528-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Adaptive Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom. pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de DRR à l'aide d'un système hybride shear-warp-splatting pour la radiothérapie conformationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Touat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenoble, France. pp.333-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A segmentation algorithm for noisy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Computer Analysis of Images and Patterns </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, INRIA Rocquencourt research centre, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Average of Two-Dimensional Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11556121_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Hypergraph Partitioning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Pattern Recognition and Machine Intelligence (PReMI'05) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Indian Statistical Institute, Kolkata India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of image morphing techniques in cancer treatment by conformal radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Ataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging : Visualization, Image-Guided Procedures, and Display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Diego, United States. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-resolution approach for a content-based image retrieval on the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Healthgrid Conference, Clermont-Ferrand. Actes électroniques disponibles sur CDROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Discrete Morphing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30503-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed indexation of a mammographic database using the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Grid Computing and e-Science, 17th Annual ACM International Conference on Supercomputing. SanFrancisco, USA, 21 juin 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image database on the grid: strategies for data distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Tweed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid'03, Lyon, France, 16-17 janvier 2003, p. 152-162.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.152-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of regions of interest in mammographies based on a combined analysis of texture and histogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pattern Recognition (ICPR 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Quebec City, Canada. pp.448 - 452 vol.2, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Curvature based on Osculating Circles Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coeurjolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Visual Form</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Capri, Italy. pp.303--312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST SPIE Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, San Jose, United States. pp.394-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic load balancing for image processing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Unknown, pp.438-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Volume Rendering of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: From Theory to Sound Practice - EWPC’92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Barcelona, Spain. pp.332-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction operations on a distributed memory machine with a reconfigurable interconnection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.678-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing algorithms on distributed memory machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From pixels to features: parallelism in image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, pp.13-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Z-buffer algorithm on a reconfigurable network of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International sur le Traitement Parallèle des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.124-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of scattering on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1343-1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of the symmetric matrix-vector product on a distributed memory architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th Distributed Memory Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, pp.1324-1333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming on a ring of processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypercube and Distributed Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, pp.19-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 4D CT images from deformable registration between inhale and exhale breath-hold CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Boldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ginestet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th American Society for Therapeutic Radiology And Oncology (ASTRO) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint Invariant Face Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Taffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Benlamri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networked Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.390-402, 2012, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30567-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional discrete statistical shape models construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing for Image Enhancement and Multimedia Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (167-176), Springer Verlag, 2007, Multimedia Systems and Applications Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint White Paper from the Healthgrid Association and Cisco systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinda Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> chapter 3 : Medical Imaging and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-321, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional discrete morphing: Application to medical atlas construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Boukhriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized and load-balanced portable parallel zbuffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR95-25, LIP ENS Lyon. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique et traitement d'images sur machines parallèles à mémoire distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00338396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Yemelianenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21443-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Bab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.02.032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fountoukidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43503-024-00041-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Daoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Hamida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-024-09623-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben&#160;amar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01830-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Sassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ouarda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIDS.2020.110447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Taffar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0639-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2019.04.02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar Oulebsir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1306-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannikar Intawong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmohammed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcvip.2014010103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAPR.2013.052341" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2013.056039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-010-0246-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CF6BEDEFF909AF19474F780EA7A74BF239650E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2005606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2008.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRT31VM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginestet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tweed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1267/METH05020211" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2003.12.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4460030610" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP5KLNHJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857041v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Grigg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Atamna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Sehaba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013152800003912" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820558v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813375v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Decelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Khedher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2004-0_26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715154" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00177" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Atamna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Salelles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Valque" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benamara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131919" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_53" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385521v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2015.7301723" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-082-8-02" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntep Theekhanont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werasak Kurutach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2012.6291457" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Vaida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354574v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2011.6132032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van de Walle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003364000510058" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ilyas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Pop" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686098" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2010.5638491" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001796806090614" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529416v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437784v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10520-3_113" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7RSJN3F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.85" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.37" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souyad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Oulebsir-Boumghar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501864v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707623" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531251v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611045v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613455v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517162v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Boukhriss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_35" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK7B5XV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361001v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345146" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068696v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589731v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boumghar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Touat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589733v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556121_19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589734v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hassan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tweed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517326v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30503-3_29" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589719v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ataoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635966v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048335" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01805279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857046v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857045v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857029v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353383v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_33" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767642v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338396v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Yemelianenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Tkachenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Masclef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21443-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Bab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2025.02.032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Fountoukidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43503-024-00041-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Daoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Hamida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-024-09623-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben&#160;amar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01830-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Sassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ouarda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIDS.2020.110447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5815/ijisa.2019.04.02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Taffar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-017-0639-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar Oulebsir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1306-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannikar Intawong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmohammed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijcvip.2014010103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCVR.2013.056039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAPR.2013.052341" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robinault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-010-0246-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CF6BEDEFF909AF19474F780EA7A74BF239650E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2005606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2008.09.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRT31VM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginestet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tweed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1267/METH05020211" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2003.12.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4460030610" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP5KLNHJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Grigg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Sehaba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Krawczuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Atamna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013152800003912" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813375v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Decelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Khedher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2004-0_26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715154" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00177" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Atamna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Salelles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Valque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066966v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benamara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131885.3131919" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687973v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Suta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_53" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385537v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben-Amar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2015.7301723" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-082-8-02" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339199v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntep Theekhanont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werasak Kurutach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2012.6291457" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Vaida" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Poppe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van de Walle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003364000510058" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITiME.2011.6132032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381520v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ilyas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Pop" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381553v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381552v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2010.5638491" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437706v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001796806090614" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529416v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437784v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10520-3_113" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D7RSJN3F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437704v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.85" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.37" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bourkache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souyad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Oulebsir-Boumghar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591024v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Boumghar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707623" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611045v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613455v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589736v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517162v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Boukhriss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tougne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11774938_35" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK7B5XV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068699v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613501v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345146" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361001v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613401v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068696v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583541v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589731v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boumghar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Touat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589733v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556121_19" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589719v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ataoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589720v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hassan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tweed" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30503-3_29" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589662v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589717v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635966v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048335" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185221v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01805279v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857056v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857055v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857047v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857046v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857045v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492585v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30567-2_33" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517360v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589735v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583546v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338396v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>