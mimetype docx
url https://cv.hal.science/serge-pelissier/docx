--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -229,291 +229,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of high-energy high nickel-content NMC lithium-ion battery cycle life at cold temperatures</w:t>
+                <w:t xml:space="preserve">Low-Computational Model to Predict Individual Temperatures of Cells within Battery Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lecompte</w:t>
+                <w:t xml:space="preserve">Ali Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bernard</w:t>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Calas</w:t>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Richardet</w:t>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Guignard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.112443. </w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/batteries10030098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610858v1</w:t>
+                <w:t xml:space="preserve">hal-04511774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Computational Model to Predict Individual Temperatures of Cells within Battery Modules</w:t>
+                <w:t xml:space="preserve">Experimental assessment of high-energy high nickel-content NMC lithium-ion battery cycle life at cold temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Abbas</w:t>
+                <w:t xml:space="preserve">Matthieu Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+                <w:t xml:space="preserve">Elisa Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+                <w:t xml:space="preserve">Lucas Richardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pelissier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelien Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (3), pp.98. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.112443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/batteries10030098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511774v1</w:t>
+                <w:t xml:space="preserve">hal-04610858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging aware adaptive control of Li-ion battery energy storage system for flexibility services provision</w:t>
               </w:r>
@@ -525,64 +525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chethan Parthasarathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Laaksonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57, 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -616,90 +616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -772,51 +772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guille Des Buttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -857,481 +857,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of a Spark Ignition Engine Including Cold Start Operations for Consumption/Emissions Compromises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method to estimate battery SOH indicators based on vehicle operating data only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pelluet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Loïc Vichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11030971⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225 (225), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.120235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184537v1</w:t>
+                <w:t xml:space="preserve">hal-03184491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a Real-Life Battery Usage Pattern for Electrical Vehicle Application and Aging Comparison With the WLTC Profile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optimal Control of a Spark Ignition Engine Including Cold Start Operations for Consumption/Emissions Compromises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guille Des Buttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pelluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (6), pp.5618-5627. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), 30 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2021.3077671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11030971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776188v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to estimate battery SOH indicators based on vehicle operating data only</w:t>
+                <w:t xml:space="preserve">Generation of a Real-Life Battery Usage Pattern for Electrical Vehicle Application and Aging Comparison With the WLTC Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vichard</w:t>
+                <w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ravey</w:t>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 225 (225), 12 p. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (6), pp.5618-5627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.120235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2021.3077671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184491v1</w:t>
+                <w:t xml:space="preserve">hal-03776188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Lithium-Ion Battery Ageing in Electric Vehicle Applications—Calendar and Cycling Ageing Combination Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1417,51 +1417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kéromnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 266, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1489,581 +1489,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic programming based optimisation to manage electric bus fleet charging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Détermination des modes de conduite des véhicules électriques dans des conditions réelles par des méthodes de classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Bouton</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149157v2</w:t>
+                <w:t xml:space="preserve">hal-02131899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des modes de conduite des véhicules électriques dans des conditions réelles par des méthodes de classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fast Electrical Characterizations of High-Energy Second Life Lithium-Ion Batteries for Embedded and Stationary Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorat Quinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries5010033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131899v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Electrical Characterizations of High-Energy Second Life Lithium-Ion Batteries for Embedded and Stationary Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Scheduling to Manage an Electric Bus Fleet Overnight Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Houbbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honorat Quinard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+                <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/batteries5010033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en12142727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080917v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Scheduling to Manage an Electric Bus Fleet Overnight Charging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A quadratic programming based optimisation to manage electric bus fleet charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Houbbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (12), 17p. </w:t>
+              <w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en12142727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEHV.2019.102862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303382v1</w:t>
+                <w:t xml:space="preserve">hal-02149157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88, pp.1212-1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2097,77 +2097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Degradation Model of Lithium-ion Batteries for Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (2), pp. 1932-1940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2201,77 +2201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Model for Self-discharge and Capacity Fade in Lithium-ion Batteries Based on the Generalized Eyring Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp. 104-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2305,77 +2305,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyring acceleration model for predicting calendar ageing of lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.176-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2409,77 +2409,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries – The MOBICUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chaumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,51 +2552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Characterization Method for Modeling Battery Relaxation Voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,51 +2669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Online Estimation of Lithium-Ion Battery Apparent Series Resistance for Mild Hybrid Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,51 +2816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voiture électrique : espoir d'une mobilité durable ou soubresaut d'une « automobilité » dominante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 220, pp. 2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2996,359 +2996,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-world battery duty profile of a neighbourhood electric vehicle</w:t>
+                <w:t xml:space="preserve">Calendar aging of a graphite/LiFePO4 cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Devie</w:t>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vinot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Renaud Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duclaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2012.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 208, pp. 296-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747272v1</w:t>
+                <w:t xml:space="preserve">hal-00876555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calendar aging of a graphite/LiFePO4 cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Introduction au vieillissement des batteries Lithium-ion et aux protocoles expérimentaux de test de durée de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876555v1</w:t>
+                <w:t xml:space="preserve">hal-01228457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au vieillissement des batteries Lithium-ion et aux protocoles expérimentaux de test de durée de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Real-world battery duty profile of a neighbourhood electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2012.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228457v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Temporal Identification of a Li-ion Polymer Battery Model Using Fractional Impedance</w:t>
               </w:r>
@@ -3572,51 +3572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solid mechanics approach to surface relief formation in photosensitive hybrid sol-gel materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3688,51 +3688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo induced swelling of hybrid sol-gel thin films : application to surface micro-patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3830,51 +3830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of sub-micron period diffraction gratings in self-processing sol–gel glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 384 (2), pp.251-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3920,51 +3920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of buried corrugated waveguides by wafer direct bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,51 +4050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-processing of surface-relief gratings in photosensitive hybrid sol-gel glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,51 +4171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step UV recording of sinusoidal surface gratings in hybrid solgel glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4477,468 +4477,468 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oumar Ba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148801v1</w:t>
+                <w:t xml:space="preserve">hal-05335893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t>
+                <w:t xml:space="preserve">Evaluating Safety Behavior of Li-Ion Batteries Regarding Negative Electrode Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jesus Armando Cruz Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Ba</w:t>
+                <w:t xml:space="preserve">Sara Abada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICRERA2025 14th International Conference on Renewable Energy Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Vienna, Austria. 6p, </w:t>
+              <w:t xml:space="preserve">17th International Conference on Engines and Vehicles for Sustainable Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Automotive Engineers, Sep 2025, Capri, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11283807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2025-24-0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335893v1</w:t>
+                <w:t xml:space="preserve">hal-05381242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Safety Behavior of Li-Ion Batteries Regarding Negative Electrode Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Armando Cruz Rodriguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Pelissier</w:t>
+                <w:t xml:space="preserve">Bilal Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abada</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayda Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Engines and Vehicles for Sustainable Transport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381242v1</w:t>
+                <w:t xml:space="preserve">hal-05148801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of parameter identification choices on a Li-ion battery electric model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Castell´o de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4957,693 +4957,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Thermal Behavior of NMC Module Under Different Electrical Scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Approches de modélisation thermique d’une cellule NMC lithium-ion Poche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Rizoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511786v1</w:t>
+                <w:t xml:space="preserve">hal-04538642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de modélisation thermique d’une cellule NMC lithium-ion Poche</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538642v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thermal modeling of batteries for EV energy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Merced, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538568v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal modeling of batteries for EV energy management</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003306⟩</w:t>
+              <w:t xml:space="preserve">IEEE VPPC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057998v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity Dispersion and Impact of Outliers in a Second Life Battery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Simulation of the Thermal Behavior of NMC Module Under Different Electrical Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VPPC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Milan, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177094v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Efficiency of LFP Lithium-ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Second International Conference on Sustainable Mobility Applications, Renewables and Technology (SMART)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2022, Cassino, Italy. 5p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5690,51 +5690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux des véhicules thermiques, électriques, autonomes ou automatisés : Comment les quantifier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Congrès ATEC ITS France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,103 +5759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart charging of electric bus fleet minimizing battery degradation at extreme temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Houbbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, GIJON, Spain. 6 p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5889,103 +5889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Charging Strategy to Minimize Electricity Cost and Prolong Battery Life of Electric Bus Fleet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Houbbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Hanoi, France. p. 1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6019,103 +6019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Electric Buses deployment and its challenges related to the charging - the case study of TRANSDEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Houbbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Electric Vehicle Symposium (EVS32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, LYON, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6140,90 +6140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric vehicle range and battery lifetime: a trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVS32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6242,1716 +6242,1733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery aging study using field use data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generating Lithium-Ion Cell Thermodynamic Efficiency Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Morando</w:t>
+                <w:t xml:space="preserve">Felix-A Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Trovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Harel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VPPC 2018, Vehicle Power and Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764870v1</w:t>
+                <w:t xml:space="preserve">hal-02013904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+                <w:t xml:space="preserve">Modélisation de batterie à partir de données d'usage réel et de l'exploitation de l'algorithme d'optimisation Big-Bang Big-Crunch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902030v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Lithium-Ion Cell Thermodynamic Efficiency Maps</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modélisation de batterie utilisant des données d'usage réel à travers l'algorithme d'optimisation Big-Bang Big-Crunch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC 2018, Vehicle Power and Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">GdR Hydrogène, Systèmes et Piles à Combustible 3652</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013904v2</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de batterie à partir de données d'usage réel et de l'exploitation de l'algorithme d'optimisation Big-Bang Big-Crunch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Battery Modeling Using Real Driving Cycle and Big-Bang Big-Crunch Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Electrification Conference and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Long Beach, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2018.8449951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981886v1</w:t>
+                <w:t xml:space="preserve">hal-02300488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de batterie utilisant des données d'usage réel à travers l'algorithme d'optimisation Big-Bang Big-Crunch</w:t>
+                <w:t xml:space="preserve">Détermination des modes de conduite des véhicules électriques dans des conditions réelles par des méthodes de classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vichard</w:t>
+                <w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ravey</w:t>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Hydrogène, Systèmes et Piles à Combustible 3652</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131098v1</w:t>
+                <w:t xml:space="preserve">hal-02981839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Modeling Using Real Driving Cycle and Big-Bang Big-Crunch Algorithm</w:t>
+                <w:t xml:space="preserve">Determination of the electric vehicles driving modes in real life conditions by classification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Morando</w:t>
+                <w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ravey</w:t>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Harel</w:t>
+                <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Electrification Conference and Expo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIT2018, 19th IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300488v1</w:t>
+                <w:t xml:space="preserve">hal-01739936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des modes de conduite des véhicules électriques dans des conditions réelles par des méthodes de classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optimizing fuel consumption and pollutant emissions of a SI engine for eco-driving applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guille Des Buttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Futurmob 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981839v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the electric vehicles driving modes in real life conditions by classification methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optimizing Fuel Consumption and Pollutant Emissions of a Spark Ignition Engine for Eco-driving Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guille Des Buttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT2018, 19th IEEE International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">VPPC 2018, Vehicle Power and Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739936v2</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing fuel consumption and pollutant emissions of a SI engine for eco-driving applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Battery aging study using field use data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurmob 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8331038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351642v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Fuel Consumption and Pollutant Emissions of a Spark Ignition Engine for Eco-driving Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC 2018, Vehicle Power and Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ESREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013962v2</w:t>
+                <w:t xml:space="preserve">hal-01902030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimisation of the management of electric bus fleet charging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bilan environnemental des véhicules électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, BELFORT, France</w:t>
+              <w:t xml:space="preserve">Journée de la mobilité électrique - AVERE Auvergne Rhône Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, VILLEURBANNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739878v1</w:t>
+                <w:t xml:space="preserve">hal-01740875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan environnemental des véhicules électriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of battery ageing on e-mobility energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la mobilité électrique - AVERE Auvergne Rhône Alpes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVER 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Monaco, Monaco. 6 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2017.7935882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740875v1</w:t>
+                <w:t xml:space="preserve">hal-01510765v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la charge des véhicules électriques doit être intelligente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques "Trans-Cité" : La mobilité en Ile-de-France : regards croisés et défis à partager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, VERSAILLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of battery ageing on e-mobility energy efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimisation of the management of electric bus fleet charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Houbbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Pelissier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VPPC2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, BELFORT, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2017.7935882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01510765v3</w:t>
+                <w:t xml:space="preserve">hal-01739878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Reversible and Irreversible Capacity Losses on Lithium-ion Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries - the MOBICUS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Montaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EVS29 - 2016 Electric Vehicle Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montréal, Canada. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393614v2</w:t>
+                <w:t xml:space="preserve">hal-01363299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du vieillissement calendaire de cellules lithium-ion (graphite/LiFePO4) avec prise en compte de la dérive de leur état de charge.</w:t>
               </w:r>
@@ -7963,51 +7980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8026,589 +8043,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental protocols and first results of calendar and/or cycling aging study of lithium-ion batteries - the MOBICUS project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Measuring Reversible and Irreversible Capacity Losses on Lithium-ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVS29 - 2016 Electric Vehicle Symposium and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Hangzhou, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2016.7791723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363299v2</w:t>
+                <w:t xml:space="preserve">hal-01393614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des usages de batteries Lithium-ion pour véhicules électriques ou hybrides. Application à l’étude du vieillissement et de la fiabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Luenberger Observer for SoC Determination of Lithium-Ion Cells in Mild Hybrid Vehicles, compared to a Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum innovation CNRS IFSTTAR « Innovatives Voiture du futur »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVER 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 7 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969272v1</w:t>
+                <w:t xml:space="preserve">hal-01436708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the non-conservation of SoC value during calendar ageing tests on modelling the capacity loss of batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Véhicule électrique avec prolongateur d'autonomie : des statistiques d'usage au dimensionnement optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNRS, Innovatives, Voitures du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, PARIS, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01278395v1</w:t>
+                <w:t xml:space="preserve">hal-01467048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véhicule électrique avec prolongateur d'autonomie : des statistiques d'usage au dimensionnement optimal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des usages de batteries Lithium-ion pour véhicules électriques ou hybrides. Application à l’étude du vieillissement et de la fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS, Innovatives, Voitures du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, PARIS, France. 1 p</w:t>
+              <w:t xml:space="preserve">Forum innovation CNRS IFSTTAR « Innovatives Voiture du futur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467048v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luenberger Observer for SoC Determination of Lithium-Ion Cells in Mild Hybrid Vehicles, compared to a Kalman Filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of the non-conservation of SoC value during calendar ageing tests on modelling the capacity loss of batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVER 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 7 p, </w:t>
+              <w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 5 p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436708v1</w:t>
+                <w:t xml:space="preserve">hal-01278395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de l’énergie dans les applications Transports : Etat de l’art et perspectives sur les batteries et les supercondensateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8672,51 +8672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kreczanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC 2014 - Vehicular power and propulsion conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, COIMBRA, Portugal. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8741,51 +8741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing components size of an extended range electric vehicle according to the use specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8793,51 +8793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehir Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena (TRA) 5th Conference: Transport Solutions from Research to Deployment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, PARIS, France. 10 p</w:t>
@@ -8892,77 +8892,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duclaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">224ème Electrochemical Energy Summit de l'Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, San Fransisco, United States. 1 p</w:t>
@@ -8991,90 +8991,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery duty profile of a heavy-duty trolleybus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seoul, South Korea. pp.431- 435, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9108,51 +9108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batteries for Electric Vehicles and Hybrid Electric Vehicles - State of the art - Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Conference on Renewable Energies and VEhicular Technology - REVET 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, HAMMAMET, Tunisia. 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9177,103 +9177,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calendar aging and post mortem analysis of Graphite/LiFePO4 cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duclaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMR - Energy and Material Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, MALAGA, Spain. 25 p</w:t>
@@ -9296,286 +9296,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and ICT-based Animation: the Case of Hysteresis, at University</w:t>
+                <w:t xml:space="preserve">Study of graphite/NCA Li-ion cell degradation during accelerated aging tests - Data analysis of the SIMSTOCK project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
+                <w:t xml:space="preserve">Weiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Buty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Charles Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Forgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2011 - 9th Conference of the European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France. (3 p.)</w:t>
+              <w:t xml:space="preserve">IEEE VPPC 2011 Vehicular Power and propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, CHICAGO, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911380v1</w:t>
+                <w:t xml:space="preserve">hal-01228538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of graphite/NCA Li-ion cell degradation during accelerated aging tests - Data analysis of the SIMSTOCK project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and ICT-based Animation: the Case of Hysteresis, at University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Delacourt</w:t>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Forgez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Christian Buty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VPPC 2011 Vehicular Power and propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, CHICAGO, United States. 6 p</w:t>
+              <w:t xml:space="preserve">ESERA 2011 - 9th Conference of the European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France. (3 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228538v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Duty Pulses Affecting Energy Storage Systems in Vehicular Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9635,51 +9635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Temporal Identification of a Li-ion Polymer Battery Model Using Fractional Impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Scientifiques de l'IFP - Advances in Hybrid Powertrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rueil, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9717,51 +9717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;title&amp;gt;Efficient surface gratings in hybrid sol-gel glasses&amp;lt;/title&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iraj Najafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9879,51 +9879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9964,260 +9964,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batteries électriques pour applications portables et embarquées -T1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Batteries électriques pour applications portables et embarquées - T2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, E 2 140 V3, 16 p., 2018, Électronique - Photonique | Électronique</w:t>
+              <w:t xml:space="preserve">, E 2 141 V1, 15 p., 2018, Électronique - Photonique | Électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764964v1</w:t>
+                <w:t xml:space="preserve">hal-01764995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batteries électriques pour applications portables et embarquées - T2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Batteries électriques pour applications portables et embarquées -T1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, E 2 141 V1, 15 p., 2018, Électronique - Photonique | Électronique</w:t>
+              <w:t xml:space="preserve">, E 2 140 V3, 16 p., 2018, Électronique - Photonique | Électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764995v1</w:t>
+                <w:t xml:space="preserve">hal-01764964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voitures propres : la difficile question du stockage et de la gestion de l’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marlène Choukroun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur nos territoires.. l'éco-mobilité : Paroles de chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Institut de Recherche sur les Transports et leur Sécurité - INRETS, pp.129-132, 2009, Actes INRETS, 978-2-85782-668-2</w:t>
@@ -10304,51 +10304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10411,51 +10411,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionneurs linéaires rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Polytechnique, 1990. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10482,51 +10482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionneurs linéaires rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble (INPG), 1990. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10585,51 +10585,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrage dans les batteries lithium-ion - Pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10647,51 +10647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours et exercices sur les batteries lithium ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Batteries lithium-ion, Lyon, France. 2023, pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10799,51 +10799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6500F42"/>
+    <w:nsid w:val="36194F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11030,51 +11030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-pelissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6108-6694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139814272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2698-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610858v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richardet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10030098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Parthasarathy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106268" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guille Des Buttes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pelluet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11030971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben-Marzouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3077671" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vichard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120235" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6010014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114866" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149157v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Houbbadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bouton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2019.102862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Quinard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries5010033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12142727" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.113" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898906v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2877166" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2751218" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.06.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj8020388" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries2020007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2446333" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Savoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Groot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2015.074670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469281v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK51ZNZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.02.068" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jourlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Min" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.01.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergheau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-002-1953-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-973DQT83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023710903667" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5D8XCK8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01813-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CFKJ0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pandraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mure-Ravaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Tishchenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.838128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saravanamuttu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iraj Najafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Andrews" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Najafi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006744" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pigeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Hosain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993243" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43EF1E6F24F698525107DB6165338097DF3C77BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Armando Cruz Rodriguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403379" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Babin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003306" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMART55236.2022.9990093" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699367" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952493" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148377v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143273v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morando" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331038" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013904v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-A Lebel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Trovao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boulon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981886v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vichard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8449951" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739936v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351642v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013962v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740851v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510765v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935882" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393614v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791723" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341121v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363299v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Marzouk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112987" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467048v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112986" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969274v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weiss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422578" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228548v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228643v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911380v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228538v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729137" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426939v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545310v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iraj Najafi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrews" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.371250" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764964v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764995v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352899v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972045v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04510801v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02513001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114959v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-pelissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6108-6694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139814272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2698-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10030098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richardet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Guignard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112443" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Parthasarathy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106268" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guille Des Buttes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pelluet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11030971" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben-Marzouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3077671" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6010014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114866" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Quinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries5010033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Houbbadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12142727" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149157v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2019.102862" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.113" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898906v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2877166" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2751218" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.06.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj8020388" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries2020007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2446333" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Savoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Groot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2015.074670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469281v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.02.068" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.05.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK51ZNZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jourlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Min" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.01.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergheau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-002-1953-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-973DQT83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023710903667" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5D8XCK8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01813-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CFKJ0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pandraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mure-Ravaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Tishchenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.838128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saravanamuttu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iraj Najafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Andrews" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Najafi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006744" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pigeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Hosain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993243" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43EF1E6F24F698525107DB6165338097DF3C77BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Armando Cruz Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Babin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003306" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403379" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMART55236.2022.9990093" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699367" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952493" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148377v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143273v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013904v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-A Lebel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Trovao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boulon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981886v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morando" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8449951" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739936v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351642v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013962v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331038" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740875v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510765v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935882" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739878v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363299v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Marzouk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341121v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393614v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791723" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112986" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467048v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969272v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278395v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112987" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969274v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weiss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422578" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228548v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228643v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228538v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Liu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911380v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729137" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426939v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545310v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iraj Najafi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrews" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.371250" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764964v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352899v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972045v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04510801v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02513001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114959v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>