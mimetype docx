--- v1 (2026-04-08)
+++ v2 (2026-05-19)
@@ -229,291 +229,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Computational Model to Predict Individual Temperatures of Cells within Battery Modules</w:t>
+                <w:t xml:space="preserve">Experimental assessment of high-energy high nickel-content NMC lithium-ion battery cycle life at cold temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Abbas</w:t>
+                <w:t xml:space="preserve">Matthieu Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+                <w:t xml:space="preserve">Elisa Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+                <w:t xml:space="preserve">Lucas Richardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pelissier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelien Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (3), pp.98. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.112443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/batteries10030098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511774v1</w:t>
+                <w:t xml:space="preserve">hal-04610858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of high-energy high nickel-content NMC lithium-ion battery cycle life at cold temperatures</w:t>
+                <w:t xml:space="preserve">Low-Computational Model to Predict Individual Temperatures of Cells within Battery Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lecompte</w:t>
+                <w:t xml:space="preserve">Ali Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bernard</w:t>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Calas</w:t>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Richardet</w:t>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Guignard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.112443. </w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/batteries10030098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610858v1</w:t>
+                <w:t xml:space="preserve">hal-04511774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging aware adaptive control of Li-ion battery energy storage system for flexibility services provision</w:t>
               </w:r>
@@ -525,64 +525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chethan Parthasarathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Laaksonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57, 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -616,90 +616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATTES: Data Analysis Tools for Tests on Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.101584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -772,51 +772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guille Des Buttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -915,51 +915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 225 (225), 12 p. </w:t>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pelluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (3), 30 p. </w:t>
@@ -1144,51 +1144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a Real-Life Battery Usage Pattern for Electrical Vehicle Application and Aging Comparison With the WLTC Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1261,77 +1261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Lithium-Ion Battery Ageing in Electric Vehicle Applications—Calendar and Cycling Ageing Combination Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1417,51 +1417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kéromnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 266, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,64 +1629,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Electrical Characterizations of High-Energy Second Life Lithium-Ion Batteries for Embedded and Stationary Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorat Quinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1727,343 +1727,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Scheduling to Manage an Electric Bus Fleet Overnight Charging</w:t>
+                <w:t xml:space="preserve">A quadratic programming based optimisation to manage electric bus fleet charging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Houbbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (12), 17p. </w:t>
+              <w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en12142727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEHV.2019.102862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303382v1</w:t>
+                <w:t xml:space="preserve">hal-02149157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic programming based optimisation to manage electric bus fleet charging</w:t>
+                <w:t xml:space="preserve">Optimal Scheduling to Manage an Electric Bus Fleet Overnight Charging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Houbbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electric and Hybrid Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (4), </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEHV.2019.102862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en12142727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149157v2</w:t>
+                <w:t xml:space="preserve">hal-02303382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88, pp.1212-1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2097,77 +2097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Degradation Model of Lithium-ion Batteries for Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (2), pp. 1932-1940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2201,77 +2201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Model for Self-discharge and Capacity Fade in Lithium-ion Batteries Based on the Generalized Eyring Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp. 104-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2305,77 +2305,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyring acceleration model for predicting calendar ageing of lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.176-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2435,51 +2435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chaumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,51 +2552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Characterization Method for Modeling Battery Relaxation Voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,51 +2816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voiture électrique : espoir d'une mobilité durable ou soubresaut d'une « automobilité » dominante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 220, pp. 2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3015,77 +3015,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calendar aging of a graphite/LiFePO4 cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duclaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3130,225 +3130,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au vieillissement des batteries Lithium-ion et aux protocoles expérimentaux de test de durée de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real-world battery duty profile of a neighbourhood electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2012.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228457v1</w:t>
+                <w:t xml:space="preserve">hal-00747272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-world battery duty profile of a neighbourhood electric vehicle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Introduction au vieillissement des batteries Lithium-ion et aux protocoles expérimentaux de test de durée de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00747272v1</w:t>
+                <w:t xml:space="preserve">hal-01228457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Temporal Identification of a Li-ion Polymer Battery Model Using Fractional Impedance</w:t>
               </w:r>
@@ -3572,51 +3572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solid mechanics approach to surface relief formation in photosensitive hybrid sol-gel materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3688,51 +3688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo induced swelling of hybrid sol-gel thin films : application to surface micro-patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soppera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3830,51 +3830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of sub-micron period diffraction gratings in self-processing sol–gel glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 384 (2), pp.251-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3920,51 +3920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of buried corrugated waveguides by wafer direct bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,51 +4050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-processing of surface-relief gratings in photosensitive hybrid sol-gel glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,51 +4171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step UV recording of sinusoidal surface gratings in hybrid solgel glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,77 +4496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery model parameters anomaly corrections with machine learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Mbaye Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4626,77 +4626,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Safety Behavior of Li-Ion Batteries Regarding Negative Electrode Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Armando Cruz Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4743,64 +4743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet 4BLife : intégrer le vieillissement des batteries dans le dimensionnement et la gestion des micro-réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,64 +4881,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of parameter identification choices on a Li-ion battery electric model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Castell´o de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4963,103 +4963,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches de modélisation thermique d’une cellule NMC lithium-ion Poche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Rizoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5084,90 +5084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATTES : Logiciel libre et ouvert d'analyse de données expérimentales sur les batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5192,103 +5192,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modeling of batteries for EV energy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Rizoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Merced, CA, United States. </w:t>
@@ -5352,64 +5352,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5456,103 +5456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Thermal Behavior of NMC Module Under Different Electrical Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Rizoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, Milan, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5586,64 +5586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Efficiency of LFP Lithium-ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Second International Conference on Sustainable Mobility Applications, Renewables and Technology (SMART)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2022, Cassino, Italy. 5p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5690,51 +5690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux des véhicules thermiques, électriques, autonomes ou automatisés : Comment les quantifier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Congrès ATEC ITS France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5772,77 +5772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart charging of electric bus fleet minimizing battery degradation at extreme temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Houbbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5902,77 +5902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Charging Strategy to Minimize Electricity Cost and Prolong Battery Life of Electric Bus Fleet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Houbbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6032,77 +6032,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Electric Buses deployment and its challenges related to the charging - the case study of TRANSDEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Houbbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6140,90 +6140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric vehicle range and battery lifetime: a trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVS32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6300,51 +6300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPPC 2018, Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
@@ -6550,51 +6550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Hydrogène, Systèmes et Piles à Combustible 3652</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
@@ -6783,51 +6783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,51 +6904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben-Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7038,51 +7038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7159,51 +7159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7235,286 +7235,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery aging study using field use data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Harel</w:t>
+                <w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764870v1</w:t>
+                <w:t xml:space="preserve">hal-01902030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calendar and cycling ageing combination of batteries in electric vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+                <w:t xml:space="preserve">Battery aging study using field use data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8331038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902030v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan environnemental des véhicules électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la mobilité électrique - AVERE Auvergne Rhône Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, VILLEURBANNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7539,77 +7539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of battery ageing on e-mobility energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVER 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Monaco, Monaco. 6 p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7643,51 +7643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la charge des véhicules électriques doit être intelligente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques "Trans-Cité" : La mobilité en Ile-de-France : regards croisés et défis à partager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, VERSAILLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7725,77 +7725,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimisation of the management of electric bus fleet charging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Houbbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7859,77 +7859,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chaumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVS29 - 2016 Electric Vehicle Symposium and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montréal, Canada. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7980,51 +7980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8049,77 +8049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Reversible and Irreversible Capacity Losses on Lithium-ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hangzhou, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8147,645 +8147,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luenberger Observer for SoC Determination of Lithium-Ion Cells in Mild Hybrid Vehicles, compared to a Kalman Filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des usages de batteries Lithium-ion pour véhicules électriques ou hybrides. Application à l’étude du vieillissement et de la fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum innovation CNRS IFSTTAR « Innovatives Voiture du futur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436708v1</w:t>
+                <w:t xml:space="preserve">hal-01969272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véhicule électrique avec prolongateur d'autonomie : des statistiques d'usage au dimensionnement optimal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of the non-conservation of SoC value during calendar ageing tests on modelling the capacity loss of batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS, Innovatives, Voitures du futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVER 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 5 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467048v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des usages de batteries Lithium-ion pour véhicules électriques ou hybrides. Application à l’étude du vieillissement et de la fiabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Luenberger Observer for SoC Determination of Lithium-Ion Cells in Mild Hybrid Vehicles, compared to a Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum innovation CNRS IFSTTAR « Innovatives Voiture du futur »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVER 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monaco, Monaco. 7 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969272v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the non-conservation of SoC value during calendar ageing tests on modelling the capacity loss of batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Véhicule électrique avec prolongateur d'autonomie : des statistiques d'usage au dimensionnement optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNRS, Innovatives, Voitures du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, PARIS, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278395v1</w:t>
+                <w:t xml:space="preserve">hal-01467048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de l’énergie dans les applications Transports : Etat de l’art et perspectives sur les batteries et les supercondensateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Construction of database on real world uses of electric vehicles - a French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kreczanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée au Comité Scientifique et Technique du pôle de compétitivité LUTB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE VPPC 2014 - Vehicular power and propulsion conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, COIMBRA, Portugal. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969274v1</w:t>
+                <w:t xml:space="preserve">hal-01428863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of database on real world uses of electric vehicles - a French case</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stockage de l’énergie dans les applications Transports : Etat de l’art et perspectives sur les batteries et les supercondensateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VPPC 2014 - Vehicular power and propulsion conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, COIMBRA, Portugal. 5 p</w:t>
+              <w:t xml:space="preserve">Conférence invitée au Comité Scientifique et Technique du pôle de compétitivité LUTB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428863v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing components size of an extended range electric vehicle according to the use specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8793,51 +8793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehir Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena (TRA) 5th Conference: Transport Solutions from Research to Deployment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, PARIS, France. 10 p</w:t>
@@ -8905,51 +8905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duclaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8985,282 +8985,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery duty profile of a heavy-duty trolleybus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Batteries for Electric Vehicles and Hybrid Electric Vehicles - State of the art - Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VPPC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The First International Conference on Renewable Energies and VEhicular Technology - REVET 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, HAMMAMET, Tunisia. 51 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818710v1</w:t>
+                <w:t xml:space="preserve">hal-01228548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batteries for Electric Vehicles and Hybrid Electric Vehicles - State of the art - Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Battery duty profile of a heavy-duty trolleybus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Renewable Energies and VEhicular Technology - REVET 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Seoul, South Korea. pp.431- 435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2012.6422578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228548v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calendar aging and post mortem analysis of Graphite/LiFePO4 cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duclaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9341,51 +9341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Forgez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC 2011 Vehicular Power and propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, CHICAGO, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9436,51 +9436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESERA 2011 - 9th Conference of the European Science Education Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lyon, France. (3 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9505,77 +9505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Duty Pulses Affecting Energy Storage Systems in Vehicular Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9635,51 +9635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Temporal Identification of a Li-ion Polymer Battery Model Using Fractional Impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Montaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Scientifiques de l'IFP - Advances in Hybrid Powertrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rueil, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9717,51 +9717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;title&amp;gt;Efficient surface gratings in hybrid sol-gel glasses&amp;lt;/title&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iraj Najafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9879,51 +9879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Redondo-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9970,51 +9970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batteries électriques pour applications portables et embarquées - T2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10065,51 +10065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batteries électriques pour applications portables et embarquées -T1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10160,64 +10160,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voitures propres : la difficile question du stockage et de la gestion de l’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marlène Choukroun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur nos territoires.. l'éco-mobilité : Paroles de chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Institut de Recherche sur les Transports et leur Sécurité - INRETS, pp.129-132, 2009, Actes INRETS, 978-2-85782-668-2</w:t>
@@ -10304,51 +10304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10411,51 +10411,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionneurs linéaires rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Polytechnique, 1990. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10482,51 +10482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionneurs linéaires rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble (INPG), 1990. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10585,51 +10585,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrage dans les batteries lithium-ion - Pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10647,51 +10647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours et exercices sur les batteries lithium ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Batteries lithium-ion, Lyon, France. 2023, pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10799,51 +10799,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36194F2D"/>
+    <w:nsid w:val="4A73D534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11030,51 +11030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-pelissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6108-6694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139814272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2698-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10030098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richardet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Guignard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112443" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Parthasarathy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106268" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guille Des Buttes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pelluet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11030971" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben-Marzouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3077671" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6010014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114866" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Quinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries5010033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Houbbadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12142727" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149157v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2019.102862" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.113" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898906v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2877166" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2751218" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.06.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj8020388" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries2020007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2446333" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Savoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Groot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2015.074670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469281v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.02.068" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.05.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK51ZNZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jourlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Min" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.01.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergheau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-002-1953-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-973DQT83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023710903667" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5D8XCK8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01813-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CFKJ0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pandraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mure-Ravaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Tishchenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.838128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saravanamuttu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iraj Najafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Andrews" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Najafi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006744" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pigeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Hosain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993243" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43EF1E6F24F698525107DB6165338097DF3C77BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Armando Cruz Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Babin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003306" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403379" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMART55236.2022.9990093" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699367" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952493" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148377v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143273v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013904v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-A Lebel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Trovao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boulon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981886v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morando" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8449951" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739936v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351642v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013962v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331038" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740875v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510765v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935882" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739878v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363299v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Marzouk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341121v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393614v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791723" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112986" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467048v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969272v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278395v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112987" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969274v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weiss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422578" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228548v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228643v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228538v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Liu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911380v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729137" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426939v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545310v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iraj Najafi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrews" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.371250" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764964v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352899v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972045v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04510801v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02513001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114959v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-pelissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6108-6694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139814272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-2698-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610858v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecompte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Richardet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Guignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112443" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo-Iglesias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10030098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Parthasarathy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Laaksonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106268" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164735v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hassini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guille Des Buttes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pelluet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11030971" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben-Marzouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3077671" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries6010014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114866" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Quinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries5010033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149157v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Houbbadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2019.102862" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12142727" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.06.113" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898906v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2877166" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2751218" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.06.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Montaru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj8020388" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries2020007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2015.2446333" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Savoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Groot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEHV.2015.074670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469281v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duclaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.02.068" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.05.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK51ZNZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00358901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jourlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Min" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.01.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergheau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-002-1953-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-973DQT83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023710903667" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5D8XCK8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545303v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01813-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CFKJ0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pandraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mure-Ravaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Tishchenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.838128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saravanamuttu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iraj Najafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Andrews" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Najafi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006744" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pigeon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Hosain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993243" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43EF1E6F24F698525107DB6165338097DF3C77BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Mbaye Ndiaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11283807" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Armando Cruz Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abada" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Kabalan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Babin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003306" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403384" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403379" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMART55236.2022.9990093" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699367" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC46532.2019.8952493" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148377v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143273v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013904v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-A Lebel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Trovao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boulon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981886v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morando" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8449951" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739936v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351642v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013962v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8331038" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740875v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510765v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935882" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739878v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363299v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Marzouk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341121v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Redondo Iglesias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393614v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2016.7791723" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112987" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436708v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112986" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969274v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weiss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehir Kolli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920366v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grolleau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228548v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2012.6422578" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228643v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228538v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Liu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911380v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729137" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426939v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545310v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iraj Najafi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrews" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.371250" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1109" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764964v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352899v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972045v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04510801v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02513001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05102019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114959v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>