--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -383,550 +383,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiPEPs and cPEPs as tools to monitor plant gene expression and develop alternative strategies in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Thuleau</w:t>
+                <w:t xml:space="preserve">Mass Spectrometry-Based Workflow for the Identification and Quantification of Alternative and Canonical Proteins in Pancreatic Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ormancey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Plaza</w:t>
+                <w:t xml:space="preserve">Ikrame Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae501⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (23), pp.1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells13231966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343745v1</w:t>
+                <w:t xml:space="preserve">hal-04865873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pri peptides temporally coordinate transcriptional programs during epidermal differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Menoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Marques-Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (6), pp.eadg8816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adg8816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk between chromatin and Shavenbaby defines transcriptional output along the Drosophila intestinal stem cell lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Immarigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Depierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.108624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometry-Based Workflow for the Identification and Quantification of Alternative and Canonical Proteins in Pancreatic Cancer Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ikrame Lazar</w:t>
+                <w:t xml:space="preserve">MiPEPs and cPEPs as tools to monitor plant gene expression and develop alternative strategies in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Thuleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Chaoui</w:t>
+                <w:t xml:space="preserve">Mélanie Ormancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (23), pp.1966. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (19), pp.5728-5737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells13231966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865873v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">microRNA‐encoded peptides inhibit seed germination of the root parasitic plant Orobanche cumana</w:t>
               </w:r>
@@ -1042,130 +1042,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk between chromatin and Shavenbaby defines transcriptional output along the Drosophila intestinal stem cell lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Immarigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Depierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.108624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704313v1</w:t>
@@ -1176,51 +1176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tips and rules for easy design of active microRNA-encoded peptides and complementary peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ormancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,51 +1310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune‐enhancing miPEPs reduce plant diseases and offer new solutions in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ormancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,77 +1444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Essentials on microRNA-Encoded Peptides From Plants to Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ormancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Thuleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1559,1320 +1559,1320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functions of animal microRNA‐encoded peptides: the race is on!</w:t>
+                <w:t xml:space="preserve">Characterization of plant microRNA-encoded peptides (miPEPs) reveals molecular mechanisms from the translation to activity and specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dozier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Lauressergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ormancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Camborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202254789⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (6), pp.110339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798455v1</w:t>
+                <w:t xml:space="preserve">hal-03602110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of plant microRNA-encoded peptides (miPEPs) reveals molecular mechanisms from the translation to activity and specificity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small ORFs as New Regulators of Pri-miRNAs and miRNAs Expression in Human and Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Camborde</w:t>
+                <w:t xml:space="preserve">Christine Dozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Viladrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Culerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110339⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), pp.5764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23105764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602110v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small ORFs as New Regulators of Pri-miRNAs and miRNAs Expression in Human and Drosophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Functions of animal microRNA‐encoded peptides: the race is on!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (10), pp.5764. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (5), pp.e54789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23105764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.202254789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676309v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila primary microRNA-8 encodes a microRNA-encoded peptide acting in parallel of miR-8</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pri smORF Peptides Are Wide Mediators of Ecdysone Signaling, Contributing to Shape Spatiotemporal Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Tavormina</w:t>
+                <w:t xml:space="preserve">Azza Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Duboe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+                <w:t xml:space="preserve">Jennifer Zanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Aguilar</w:t>
+                <w:t xml:space="preserve">Damien Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, 21 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.714152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-021-02345-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.714152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360943v1</w:t>
+                <w:t xml:space="preserve">hal-04704299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in mass spectrometry–based peptidomics workflows to identify short-open-reading-frame-encoded peptides and explore their functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
+                <w:t xml:space="preserve">Use of microRNA‐encoded peptides to improve agronomic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ormancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Thuleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60, pp.122-130. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (9), pp.1687-1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2020.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.13654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360864v1</w:t>
+                <w:t xml:space="preserve">hal-03360224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroid-dependent switch of OvoL/Shavenbaby controls self-renewal versus differentiation of intestinal stem cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in mass spectrometry–based peptidomics workflows to identify short-open-reading-frame-encoded peptides and explore their functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2019104347⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065225v2</w:t>
+                <w:t xml:space="preserve">hal-03360864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence That Regulation of Pri-miRNA-miRNA Expression Is Not a General Rule of miPEPs Function in Humans</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drosophila primary microRNA-8 encodes a microRNA-encoded peptide acting in parallel of miR-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Tavormina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duboe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22073432⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-021-02345-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361335v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pri smORF Peptides Are Wide Mediators of Ecdysone Signaling Contributing to Shape Spatiotemporal Responses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steroid-dependent switch of OvoL/Shavenbaby controls self-renewal versus differentiation of intestinal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Al Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alsawadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Kambris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Boquete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azza Dib</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Markus</w:t>
+                <w:t xml:space="preserve">Jérôme Bohère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.714152⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.e104347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2019104347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415548v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pri smORF Peptides Are Wide Mediators of Ecdysone Signaling, Contributing to Shape Spatiotemporal Responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Pri smORF Peptides Are Wide Mediators of Ecdysone Signaling Contributing to Shape Spatiotemporal Responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.714152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2021.714152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704299v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of microRNA‐encoded peptides to improve agronomic traits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Thuleau</w:t>
+                <w:t xml:space="preserve">Evidence That Regulation of Pri-miRNA-miRNA Expression Is Not a General Rule of miPEPs Function in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Prel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (9), pp.1687-1689. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.13654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360224v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internalization of miPEP165a into Arabidopsis Roots Depends on both Passive Diffusion and Endocytosis-Associated Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ormancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,103 +2962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavenbaby and Yorkie mediate Hippo signaling to protect adult stem cells from apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bohère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Al Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.5123. </w:t>
@@ -3100,103 +3100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavenbaby and Yorkie mediate Hippo signaling to protect adult stem cells from apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bohère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Al Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
@@ -3338,51 +3338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Peptides as Newcomers in the Control of Drosophila Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3589,51 +3589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pri sORF peptides induce selective proteasome-mediated protein processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,347 +3717,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fascin for cell migration in Drosophila</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pri peptides are mediators of ecdysone for the temporal control of development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiko Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pelissier-Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Spokony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/fly.10315⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (11), pp.1035-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb3052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064376v1</w:t>
+                <w:t xml:space="preserve">hal-03063994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pri peptides are mediators of ecdysone for the temporal control of development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fascin for cell migration in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (11), pp.1035-1044. </w:t>
+              <w:t xml:space="preserve">Fly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (4), pp.281-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncb3052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/fly.10315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063994v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analyses of Shavenbaby target genes reveals distinct features of enhancer organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Menoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Santolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Spokony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (8), pp.R86. </w:t>
@@ -4329,77 +4329,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takefumi Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (5989), pp.336-339. </w:t>
@@ -4733,103 +4733,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavenbaby protein isoforms orchestrate the self-renewal versus differentiation of Drosophila intestinal stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Al Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alsawadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Kambris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Boquete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bohère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5020,51 +5020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Plaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-5013-4_3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345157v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubo&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jariais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2026.101544" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ormancey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Gallois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Menoret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marques-Prieto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8816" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mancheno-Ferris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Immarigeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schickele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Lazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13231966" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tourneur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Combier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mu&#241;os" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae493" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Medina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020206" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dozier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202254789" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03602110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110339" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Viladrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Culerrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duboe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-021-02345-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.12.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065225v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsawadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kambris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boquete" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boh&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019104347" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03361335v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Dib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zanet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Markus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.714152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704299v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13654" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890570v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Jin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07569-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Menschaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-100616-060516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063971v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2015.11.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Crocker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namiko Abe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Rinaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair&#160;p. Mcgregor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Frankel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.11.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benrabah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongchao Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pelissier-Monier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/fly.10315" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Hashimoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spokony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Santolini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-8-r86" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064018v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386499-4.00018-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064008v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.03.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Kondo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1188158" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040290" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Plaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-5013-4_3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345157v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubo&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jariais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2026.101544" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Lazar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13231966" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Gallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Menoret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marques-Prieto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8816" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mancheno-Ferris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Immarigeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schickele" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ormancey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tourneur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Combier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mu&#241;os" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae493" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Medina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020206" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03602110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110339" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Viladrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Culerrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202254789" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Dib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zanet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Markus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.714152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.12.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duboe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-021-02345-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065225v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsawadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kambris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boquete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boh&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019104347" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03361335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073432" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890570v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Jin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07569-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Menschaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-100616-060516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063971v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2015.11.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Crocker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namiko Abe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Rinaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair&#160;p. Mcgregor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Frankel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.11.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benrabah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongchao Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pelissier-Monier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Hashimoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spokony" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/fly.10315" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Santolini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-8-r86" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064018v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386499-4.00018-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064008v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.03.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Kondo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1188158" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040290" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>