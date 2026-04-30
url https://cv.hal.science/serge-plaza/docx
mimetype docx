--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -383,550 +383,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometry-Based Workflow for the Identification and Quantification of Alternative and Canonical Proteins in Pancreatic Cancer Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+                <w:t xml:space="preserve">MiPEPs and cPEPs as tools to monitor plant gene expression and develop alternative strategies in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Thuleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikrame Lazar</w:t>
+                <w:t xml:space="preserve">Mélanie Ormancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Chaoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells13231966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (19), pp.5728-5737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865873v1</w:t>
+                <w:t xml:space="preserve">hal-05343745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pri peptides temporally coordinate transcriptional programs during epidermal differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass Spectrometry-Based Workflow for the Identification and Quantification of Alternative and Canonical Proteins in Pancreatic Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Gallois</w:t>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Menoret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Valenti</w:t>
+                <w:t xml:space="preserve">Emmanuelle Mouton-Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adg8816⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (23), pp.1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells13231966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04767038v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between chromatin and Shavenbaby defines transcriptional output along the Drosophila intestinal stem cell lineage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pri peptides temporally coordinate transcriptional programs during epidermal differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Menoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marques-Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
+                <w:t xml:space="preserve">Audrey Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Immarigeon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Naomi Schickele</w:t>
+                <w:t xml:space="preserve">Philippe Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108624⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.eadg8816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adg8816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04830148v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiPEPs and cPEPs as tools to monitor plant gene expression and develop alternative strategies in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Thuleau</w:t>
+                <w:t xml:space="preserve">Crosstalk between chromatin and Shavenbaby defines transcriptional output along the Drosophila intestinal stem cell lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Immarigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ormancey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Plaza</w:t>
+                <w:t xml:space="preserve">David Depierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naomi Schickele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 76 (19), pp.5728-5737. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.108624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343745v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">microRNA‐encoded peptides inhibit seed germination of the root parasitic plant Orobanche cumana</w:t>
               </w:r>
@@ -1042,130 +1042,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk between chromatin and Shavenbaby defines transcriptional output along the Drosophila intestinal stem cell lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Immarigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Depierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.108624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704313v1</w:t>
@@ -1176,51 +1176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tips and rules for easy design of active microRNA-encoded peptides and complementary peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ormancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,51 +1310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune‐enhancing miPEPs reduce plant diseases and offer new solutions in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ormancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,77 +1444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Essentials on microRNA-Encoded Peptides From Plants to Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ormancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Thuleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1559,325 +1559,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of plant microRNA-encoded peptides (miPEPs) reveals molecular mechanisms from the translation to activity and specificity</w:t>
+                <w:t xml:space="preserve">Small ORFs as New Regulators of Pri-miRNAs and miRNAs Expression in Human and Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lauressergues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guillotin</w:t>
+                <w:t xml:space="preserve">Christine Dozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+                <w:t xml:space="preserve">Mireia Viladrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Camborde</w:t>
+                <w:t xml:space="preserve">Raphael Culerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (6), pp.110339. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), pp.5764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23105764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602110v1</w:t>
+                <w:t xml:space="preserve">hal-03676309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small ORFs as New Regulators of Pri-miRNAs and miRNAs Expression in Human and Drosophila</w:t>
+                <w:t xml:space="preserve">Characterization of plant microRNA-encoded peptides (miPEPs) reveals molecular mechanisms from the translation to activity and specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dozier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Montigny</w:t>
+                <w:t xml:space="preserve">Dominique Lauressergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ormancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Viladrich</w:t>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Culerrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
+                <w:t xml:space="preserve">Laurent Camborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (10), pp.5764. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (6), pp.110339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23105764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676309v1</w:t>
+                <w:t xml:space="preserve">hal-03602110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions of animal microRNA‐encoded peptides: the race is on!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1918,217 +1918,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pri smORF Peptides Are Wide Mediators of Ecdysone Signaling, Contributing to Shape Spatiotemporal Responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drosophila primary microRNA-8 encodes a microRNA-encoded peptide acting in parallel of miR-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azza Dib</w:t>
+                <w:t xml:space="preserve">Patrizia Tavormina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Zanet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maylis Gallois</w:t>
+                <w:t xml:space="preserve">Carine Duboe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Markus</w:t>
+                <w:t xml:space="preserve">Marielle Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.714152. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.714152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-021-02345-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704299v1</w:t>
+                <w:t xml:space="preserve">hal-03360943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of microRNA‐encoded peptides to improve agronomic traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ormancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Thuleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,265 +2186,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in mass spectrometry–based peptidomics workflows to identify short-open-reading-frame-encoded peptides and explore their functions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pri smORF Peptides Are Wide Mediators of Ecdysone Signaling, Contributing to Shape Spatiotemporal Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2020.12.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.714152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.714152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360864v1</w:t>
+                <w:t xml:space="preserve">hal-04704299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila primary microRNA-8 encodes a microRNA-encoded peptide acting in parallel of miR-8</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in mass spectrometry–based peptidomics workflows to identify short-open-reading-frame-encoded peptides and explore their functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, 21 p. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.122-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-021-02345-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360943v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroid-dependent switch of OvoL/Shavenbaby controls self-renewal versus differentiation of intestinal stem cells</w:t>
               </w:r>
@@ -2558,321 +2558,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pri smORF Peptides Are Wide Mediators of Ecdysone Signaling Contributing to Shape Spatiotemporal Responses.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence That Regulation of Pri-miRNA-miRNA Expression Is Not a General Rule of miPEPs Function in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Prel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.714152⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.3432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22073432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415548v1</w:t>
+                <w:t xml:space="preserve">hal-03361335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence That Regulation of Pri-miRNA-miRNA Expression Is Not a General Rule of miPEPs Function in Humans</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pri smORF Peptides Are Wide Mediators of Ecdysone Signaling Contributing to Shape Spatiotemporal Responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.714152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.714152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22073432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03361335v1</w:t>
+                <w:t xml:space="preserve">hal-03415548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internalization of miPEP165a into Arabidopsis Roots Depends on both Passive Diffusion and Endocytosis-Associated Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ormancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2975,90 +2975,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavenbaby and Yorkie mediate Hippo signaling to protect adult stem cells from apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bohère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Al Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.5123. </w:t>
@@ -3113,90 +3113,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavenbaby and Yorkie mediate Hippo signaling to protect adult stem cells from apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bohère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mancheno-Ferris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Al Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
@@ -3338,51 +3338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Peptides as Newcomers in the Control of Drosophila Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3589,51 +3589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pri sORF peptides induce selective proteasome-mediated protein processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,347 +3717,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pri peptides are mediators of ecdysone for the temporal control of development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fascin for cell migration in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb3052⟩</w:t>
+              <w:t xml:space="preserve">Fly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (4), pp.281-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/fly.10315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063994v1</w:t>
+                <w:t xml:space="preserve">hal-03064376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fascin for cell migration in Drosophila</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pri peptides are mediators of ecdysone for the temporal control of development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiko Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pelissier-Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Spokony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (4), pp.281-282. </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (11), pp.1035-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/fly.10315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncb3052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064376v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analyses of Shavenbaby target genes reveals distinct features of enhancer organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Menoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Santolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Spokony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (8), pp.R86. </w:t>
@@ -4329,77 +4329,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takefumi Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (5989), pp.336-339. </w:t>
@@ -5020,51 +5020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Plaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-5013-4_3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345157v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubo&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jariais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2026.101544" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Lazar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13231966" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Gallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Menoret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marques-Prieto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8816" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mancheno-Ferris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Immarigeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schickele" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ormancey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tourneur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Combier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mu&#241;os" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae493" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Medina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020206" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03602110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110339" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Viladrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Culerrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202254789" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Dib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zanet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Markus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.714152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.12.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duboe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-021-02345-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065225v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsawadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kambris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boquete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boh&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019104347" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03361335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073432" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890570v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Jin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07569-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Menschaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-100616-060516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063971v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2015.11.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Crocker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namiko Abe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Rinaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair&#160;p. Mcgregor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Frankel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.11.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benrabah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongchao Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pelissier-Monier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Hashimoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spokony" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/fly.10315" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Santolini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-8-r86" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064018v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386499-4.00018-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064008v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.03.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Kondo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1188158" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040290" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Plaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-5013-4_3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345157v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dubo&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jariais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2026.101544" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ormancey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Combier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Lazar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13231966" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Gallois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Menoret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marques-Prieto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valenti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04830148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mancheno-Ferris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Immarigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Schickele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108624" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tourneur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Combier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mu&#241;os" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae493" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillotin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Medina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020206" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dozier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Viladrich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Culerrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23105764" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03602110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauressergues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202254789" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Tavormina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duboe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-021-02345-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Dib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Markus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.714152" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.12.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065225v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Hayek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsawadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kambris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boquete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boh&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019104347" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03361335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073432" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890570v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Jin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768391v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07569-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Menschaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cellbio-100616-060516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063971v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2015.11.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Crocker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namiko Abe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Rinaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair&#160;p. Mcgregor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Frankel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.11.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benrabah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongchao Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pelissier-Monier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/fly.10315" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Hashimoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spokony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Santolini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fernandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-8-r86" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064018v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386499-4.00018-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064008v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2012.03.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Kondo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1188158" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Payre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040290" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>