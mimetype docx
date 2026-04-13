--- v0 (2026-03-07)
+++ v1 (2026-04-13)
@@ -568,51 +568,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Land Water Body Monitoring using Airborne Gnss-Reflectometry</w:t>
+                <w:t xml:space="preserve">High-rate GNSS Amplitude Estimation Applied to Airborne Observation of In-land Water Body Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
@@ -643,106 +643,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Faour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Geoscience and Remote Sensing Symposium (IGARSS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 : XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409334v1</w:t>
+                <w:t xml:space="preserve">hal-04019918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-rate GNSS Amplitude Estimation Applied to Airborne Observation of In-land Water Body Surfaces</w:t>
+                <w:t xml:space="preserve">In-Land Water Body Monitoring using Airborne Gnss-Reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
@@ -773,73 +764,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Faour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Geoscience and Remote Sensing Symposium (IGARSS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE GRSS; IGARSS, Jul 2022, Kuala Lumpur, France. pp.5212-5215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019918v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric effects resolved in coherent airborne GNSS reflectometry</w:t>
               </w:r>
@@ -1203,173 +1203,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne system for coastal sea state estimation using GNSS-Reflectometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Semmling</w:t>
+                <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fondation de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Boulogne-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409372v1</w:t>
+                <w:t xml:space="preserve">hal-04410398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-rate GNSS Reflectometry Estimates for Airborne Soil-moisture Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1418,685 +1413,690 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Reboul</w:t>
+                <w:t xml:space="preserve">Sea Surface and Atmosphere Conditions for Coherent Reflectometry: On the Impact of Sea Ice and Sea State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Semmling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Carrard</w:t>
+                <w:t xml:space="preserve">Jens Wickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
+                <w:t xml:space="preserve">Dmitry Divine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondation de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">ESA China Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410398v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Surface and Atmosphere Conditions for Coherent Reflectometry: On the Impact of Sea Ice and Sea State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal monitoring of sea state using airborne GNSS reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Semmling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Divine</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Dalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainul Hoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA China Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, China</w:t>
+              <w:t xml:space="preserve">IEEE Specialist Meeting on Reflectometry using GNSS and other Signals of Opportunity (GNSS+R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419629v1</w:t>
+                <w:t xml:space="preserve">hal-04419757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal monitoring of sea state using airborne GNSS reflectometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Semmling</w:t>
+                <w:t xml:space="preserve">Theoretical Study of the Carrier-Phase GNSS-R Altimetry Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatchouelou Kant Williams Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Specialist Meeting on Reflectometry using GNSS and other Signals of Opportunity (GNSS+R)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Specialist Meeting on Reflectometry using GNSS and other Signals of Opportunity (GNSS+R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Beijing, France. pp.13-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GNSSR53802.2021.9617666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419757v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Carrier-Phase GNSS-R Altimetry Accuracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatchouelou Kant Williams Kouassi</w:t>
+                <w:t xml:space="preserve">High-Rate GNSS Reflectometry for Water Body Detection Using Low Altitude Airborne Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Faour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Specialist Meeting on Reflectometry using GNSS and other Signals of Opportunity (GNSS+R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Beijing, France. pp.13-16, </w:t>
+              <w:t xml:space="preserve">, Sep 2021, Beijing, France. pp.9-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GNSSR53802.2021.9617666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GNSSR53802.2021.9617694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514303v1</w:t>
+                <w:t xml:space="preserve">hal-03518164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Rate GNSS Reflectometry for Water Body Detection Using Low Altitude Airborne Carrier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airborne system for coastal sea state estimation using GNSS-Reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Semmling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Faour</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Wickert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Specialist Meeting on Reflectometry using GNSS and other Signals of Opportunity (GNSS+R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Beijing, France. pp.9-12, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GNSSR53802.2021.9617694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518164v1</w:t>
+                <w:t xml:space="preserve">hal-04409372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne GNSS reflectometry for coastal monitoring of sea state</w:t>
               </w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Wickert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2548,402 +2548,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Sea Ice Concentration and Soil Moisture: A GNSS Reflectometry Concept</w:t>
+                <w:t xml:space="preserve">GNSS amplitude estimation and its application to coherently reflected signals for sea ice remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Semmling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Balidakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Swanne Gontharet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Gerland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Reboul</w:t>
+                <w:t xml:space="preserve">Estel Cardellach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS+R Workshop: Specialist Meeting on Reflectometry using GNSS and other Signals of Opportunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Geoscience; Remote Sensing Society (GRSS), May 2019, Benevento, Italy</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419502v1</w:t>
+                <w:t xml:space="preserve">hal-04419021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS amplitude estimation and its application to coherently reflected signals for sea ice remote sensing</w:t>
+                <w:t xml:space="preserve">Estimation of Soil Moisture and Sea Ice Concentration – A GNSS Reflectometry Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Semmling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stienne Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Balidakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stienne Georges</w:t>
+                <w:t xml:space="preserve">Swanne Gontharet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estel Cardellach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The EGU General Assembly 2019, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419021v1</w:t>
+                <w:t xml:space="preserve">hal-03115478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Soil Moisture and Sea Ice Concentration – A GNSS Reflectometry Concept</w:t>
+                <w:t xml:space="preserve">Estimation of Sea Ice Concentration and Soil Moisture: A GNSS Reflectometry Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Semmling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swanne Gontharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The EGU General Assembly 2019, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">GNSS+R Workshop: Specialist Meeting on Reflectometry using GNSS and other Signals of Opportunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Geoscience; Remote Sensing Society (GRSS), May 2019, Benevento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115478v1</w:t>
+                <w:t xml:space="preserve">hal-04419502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS signals inversion for amplitude estimation: a concept for high-rate reflectometry</w:t>
               </w:r>
@@ -5082,64 +5082,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maximilian Semmling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Rösel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Divine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6551,103 +6551,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ? (PEROPALE) -Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université du Littoral - Côte d'Opale; Université de Lille (2018-..); TVES ULR 4477. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6830,103 +6830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes de la Mer </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t>
@@ -7218,51 +7218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chamseddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stienne Georges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226546" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatchouelou Kant Williams Kouassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS60721.2024.10578493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj Chehade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS60721.2024.10578377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Raad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884877" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moreno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Semmling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Dalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainul Hoque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10832" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Divine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR53802.2021.9617666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR53802.2021.9617694" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19944" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balidakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Cardellach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kucwaj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8519817" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kouzoundjian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanse.2017.8085030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730471" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Ribot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060285" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236938" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR.2012.6408262" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Azmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boutoille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2024.3410039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14184628" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.107992" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maximilian Semmling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R&#246;sel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2933911" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mokhtari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Amami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3531075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9070651" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2016.0231" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2538728" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWKB4XT2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ribot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140610234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.05.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C05GDT4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.12.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PJBKPLS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutoille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/148242" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067478v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chamseddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stienne Georges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226546" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatchouelou Kant Williams Kouassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS60721.2024.10578493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj Chehade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS60721.2024.10578377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Raad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moreno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Semmling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Dalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainul Hoque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10832" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Divine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR53802.2021.9617666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR53802.2021.9617694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19944" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balidakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Cardellach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kucwaj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8519817" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kouzoundjian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanse.2017.8085030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730471" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Ribot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060285" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236938" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR.2012.6408262" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Azmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boutoille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2024.3410039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14184628" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.107992" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maximilian Semmling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R&#246;sel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2933911" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mokhtari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Amami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3531075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9070651" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2016.0231" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2538728" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWKB4XT2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ribot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140610234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.05.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C05GDT4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.12.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PJBKPLS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutoille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/148242" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067478v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>