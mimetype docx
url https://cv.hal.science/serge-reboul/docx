--- v1 (2026-04-13)
+++ v2 (2026-05-26)
@@ -2076,291 +2076,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne GNSS reflectometry for coastal monitoring of sea state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Moreno</w:t>
+                <w:t xml:space="preserve">Airborne Experiment for Soil Moisture Retrieval using GNSS Reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stienne Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Semmling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">, EGU, May 2020, online, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-16032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115443v1</w:t>
+                <w:t xml:space="preserve">hal-03105889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne Experiment for Soil Moisture Retrieval using GNSS Reflectometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Issa</w:t>
+                <w:t xml:space="preserve">Airborne GNSS reflectometry for coastal monitoring of sea state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Semmling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Wickert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU, May 2020, online, Austria. </w:t>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-16032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105889v1</w:t>
+                <w:t xml:space="preserve">hal-03115443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular estimation of the flow velocity using coherent Doppler sonar</w:t>
               </w:r>
@@ -5318,291 +5318,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Regression Applied to GNSS-R Phase Altimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Kucwaj</w:t>
+                <w:t xml:space="preserve">Circular particle fusion filter applied to map matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Choquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaissa Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (7), pp.651. </w:t>
+              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (8), pp.491-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs9070651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-its.2016.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115421v1</w:t>
+                <w:t xml:space="preserve">hal-04409380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular particle fusion filter applied to map matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim El Mokhtari</w:t>
+                <w:t xml:space="preserve">Circular Regression Applied to GNSS-R Phase Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Kucwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stienne Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Choquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (8), pp.491-500. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (7), pp.651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-its.2016.0231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs9070651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409380v1</w:t>
+                <w:t xml:space="preserve">hal-03115421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Pseudorange Estimation by Means of Code and Phase Delay Integration: Application to GNSS-R Altimetry</w:t>
               </w:r>
@@ -5712,290 +5712,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle slip detection and repair with a circular on-line change-point detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normalized GNSS Interference Pattern Technique for Altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Kucwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Botteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.003⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.10234-10257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s140610234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409392v1</w:t>
+                <w:t xml:space="preserve">hal-03115426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalized GNSS Interference Pattern Technique for Altimetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Botteron</w:t>
+                <w:t xml:space="preserve">Cycle slip detection and repair with a circular on-line change-point detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stienne Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Choquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s140610234⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115426v1</w:t>
+                <w:t xml:space="preserve">hal-04409392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-temporal multi-sensor circular fusion filter</w:t>
               </w:r>
@@ -7218,51 +7218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chamseddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stienne Georges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226546" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatchouelou Kant Williams Kouassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS60721.2024.10578493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj Chehade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS60721.2024.10578377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Raad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moreno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Semmling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Dalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainul Hoque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10832" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Divine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR53802.2021.9617666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR53802.2021.9617694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19944" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balidakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Cardellach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kucwaj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8519817" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kouzoundjian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanse.2017.8085030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730471" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Ribot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060285" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236938" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR.2012.6408262" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Azmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boutoille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2024.3410039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14184628" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.107992" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maximilian Semmling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R&#246;sel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2933911" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mokhtari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Amami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3531075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9070651" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2016.0231" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2538728" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWKB4XT2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ribot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140610234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.05.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C05GDT4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.12.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PJBKPLS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutoille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/148242" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067478v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chamseddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stienne Georges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226546" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatchouelou Kant Williams Kouassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS60721.2024.10578493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj Chehade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS60721.2024.10578377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Raad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moreno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Semmling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Dalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainul Hoque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10832" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wickert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Divine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR53802.2021.9617666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR53802.2021.9617694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-16032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19944" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION45008.2020.9190166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balidakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Cardellach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gerland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kucwaj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2018.8519817" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kouzoundjian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/oceanse.2017.8085030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7730471" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Ribot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060285" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236938" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GNSSR.2012.6408262" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monir Azmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boutoille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2024.3410039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14184628" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.107992" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maximilian Semmling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja R&#246;sel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2933911" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Mokhtari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Amami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3531075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2016.0231" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9070651" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2538728" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ribot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140610234" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWKB4XT2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.05.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C05GDT4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.12.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PJBKPLS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutoille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2011/148242" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067478v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>