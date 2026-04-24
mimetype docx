--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -321,295 +321,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t>
+                <w:t xml:space="preserve">GRASIAN: Shaping and characterization of the cold hydrogen and deuterium beams for the forthcoming first demonstration of gravitational quantum states of atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Adrich</w:t>
+                <w:t xml:space="preserve">Carina Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blumer</w:t>
+                <w:t xml:space="preserve">Philipp Blumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Caratsch</w:t>
+                <w:t xml:space="preserve">Paolo Crivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chung</w:t>
+                <w:t xml:space="preserve">Daniel Kloppenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cladé</w:t>
+                <w:t xml:space="preserve">F. Nez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (11), pp.1004. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (132), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13515-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00916-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349820v1</w:t>
+                <w:t xml:space="preserve">hal-04663411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASIAN: Shaping and characterization of the cold hydrogen and deuterium beams for the forthcoming first demonstration of gravitational quantum states of atoms</w:t>
+                <w:t xml:space="preserve">Erratum to: Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Killian</w:t>
+                <w:t xml:space="preserve">P. Adrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Blumer</w:t>
+                <w:t xml:space="preserve">P. Blumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Crivelli</w:t>
+                <w:t xml:space="preserve">G. Caratsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kloppenburg</w:t>
+                <w:t xml:space="preserve">M. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nez</w:t>
+                <w:t xml:space="preserve">P. Cladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78 (132), </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (11), pp.1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00916-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13515-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663411v1</w:t>
+                <w:t xml:space="preserve">hal-05349820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the shocked monazite gap- deformation microstructures in natural and laser shock-loaded samples</w:t>
               </w:r>
@@ -857,991 +857,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resonance fluorescence cascade of a laser-excited two-level atom</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GRASIAN: Towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakary Burkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Blumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Continuous and Discrete Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13662-023-03763-7⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927323v1</w:t>
+                <w:t xml:space="preserve">hal-03991097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale features revealed by a multiscale characterization of discordant monazite highlight mobility mechanisms of Th and Pb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion J Turuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin T Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 178 (5), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-023-02015-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of antihydrogen atoms by 6 keV antiprotons through a positronium cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Adrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Blumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Caratsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Cladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83 (11), pp.1004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12137-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASIAN: towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The resonance fluorescence cascade of a laser-excited two-level atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t>
+              <w:t xml:space="preserve">Advances in Continuous and Discrete Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13662-023-03763-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284626v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASIAN: Towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">GRASIAN: towards the first demonstration of gravitational quantum states of atoms with a cryogenic hydrogen beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakary Burkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Blumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 77 (3), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00634-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991097v1</w:t>
+                <w:t xml:space="preserve">hal-04284626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE mission: data analysis principle</w:t>
+                <w:t xml:space="preserve">Quantum interference measurement of the free fall of anti-hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Bergé</w:t>
+                <w:t xml:space="preserve">Olivier Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Baghi</w:t>
+                <w:t xml:space="preserve">Saïda Guellati-Khélifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hardy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac0235⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (11), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00526-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136685v1</w:t>
+                <w:t xml:space="preserve">hal-03868419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positron accumulation in the GBAR experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Blumer</w:t>
+                <w:t xml:space="preserve">MICROSCOPE: systematic errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Charlton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Chung</w:t>
+                <w:t xml:space="preserve">Gilles Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Clade</w:t>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Comini</w:t>
+                <w:t xml:space="preserve">Oceane Dhuicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1040, pp.167263. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac49f6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677985v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$MICROSCOPE$ Mission: final results of the test of the equivalence principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (12), pp.121102. </w:t>
@@ -1879,103 +1875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Result of the MICROSCOPE weak equivalence principle test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (20), pp.204009. </w:t>
@@ -2013,1349 +2009,1353 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the timing of freely falling antihydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Guellati-Khélifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, pp.033045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/ac5b57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE. mission analysis, requirements and expected performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
+                <w:t xml:space="preserve">Positron accumulation in the GBAR experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Comini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/abebf1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1040, pp.167263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129528v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the statistical analysis of anti-hydrogen free fall by using near edge events</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MICROSCOPE. mission analysis, requirements and expected performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105, pp.022821. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.022821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/abebf1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431988v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Casimir interactions in the sphere–sphere geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROSCOPE mission: data analysis principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Schoger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Spreng</w:t>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert-Ludwig Ingold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217751X22410056⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (20), pp.204007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676511v1</w:t>
+                <w:t xml:space="preserve">hal-03136685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the shocked monazite gap – Deformation microstructures in natural and laser shock-loaded samples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the statistical analysis of anti-hydrogen free fall by using near edge events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cladé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Guellati-Khélifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117727⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.022821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.022821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770362v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial retention of radiogenic Pb in galena nanocrystals explains discordance in monazite from Napier Complex (Antarctica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Saxey</w:t>
+                <w:t xml:space="preserve">Bridging the shocked monazite gap – Deformation microstructures in natural and laser shock-loaded samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 588, pp.117567. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117567⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 595, pp.117727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664891v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770362v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum interference measurement of the free fall of anti-hydrogen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Universal Casimir interactions in the sphere–sphere geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Schoger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Spreng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Ludwig Ingold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-022-00526-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X22410056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868419v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE: systematic errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
+                <w:t xml:space="preserve">Partial retention of radiogenic Pb in galena nanocrystals explains discordance in monazite from Napier Complex (Antarctica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Turuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Metris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Robert</w:t>
+                <w:t xml:space="preserve">D. Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceane Dhuicque</w:t>
+                <w:t xml:space="preserve">D. Saxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (20), pp.204006. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 588, pp.117567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac49f6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522433v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally activated resonant grating using a vanadium dioxide waveguide</w:t>
+                <w:t xml:space="preserve">Exploring the Foundations of the Physical Universe with Space Tests of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. K Koussi</w:t>
+                <w:t xml:space="preserve">Baptiste Battelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Verrier</w:t>
+                <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kämpfe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Andrea Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bourquard</w:t>
+                <w:t xml:space="preserve">Luc Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Bongs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ome.413373⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Voyage 2050 – science themes for ESA’s long-term plan for the Scientific Programme: the nearby and distant Universe, 51 (3), pp.1695-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09718-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191044v1</w:t>
+                <w:t xml:space="preserve">hal-02418020v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Foundations of the Physical Universe with Space Tests of the Equivalence Principle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pulsed high-voltage decelerator system to deliver low-energy antiprotons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bergé</w:t>
+                <w:t xml:space="preserve">A. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bertoldi</w:t>
+                <w:t xml:space="preserve">B.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Blanchet</w:t>
+                <w:t xml:space="preserve">A. Welker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Bongs</w:t>
+                <w:t xml:space="preserve">J.J. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Voyage 2050 – science themes for ESA’s long-term plan for the Scientific Programme: the nearby and distant Universe, 51 (3), pp.1695-1736. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1002, pp.165245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09718-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418020v3</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the screening of the Casimir interaction with optical tweezers</w:t>
               </w:r>
@@ -3469,243 +3469,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pulsed high-voltage decelerator system to deliver low-energy antiprotons</w:t>
+                <w:t xml:space="preserve">Thermally activated resonant grating using a vanadium dioxide waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Husson</w:t>
+                <w:t xml:space="preserve">E. K Koussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.H. Kim</w:t>
+                <w:t xml:space="preserve">I. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Welker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Charlton</w:t>
+                <w:t xml:space="preserve">T. Kämpfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Choi</w:t>
+                <w:t xml:space="preserve">F. Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1002, pp.165245. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ome.413373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203652v1</w:t>
+                <w:t xml:space="preserve">hal-03191044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positron production using a 9 MeV electron linac for the GBAR experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Comini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 985, pp.164657. </w:t>
@@ -3743,51 +3743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local dark sector: Probing gravitation’s low-acceleration frontier and dark matter in the Solar System neighborhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,64 +3916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J J Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Cladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Proc. of the 15th Int. Workshop on Slow Positron Beam Techniques and Applications, Prague, September 2–6, 2019, 137, pp.164-166. </w:t>
@@ -4024,51 +4024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magneto-gravitational trap for precision studies of gravitational quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. A. Vasiliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,2631 +4243,2631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Effective Range Expansion for Casimir-Polder potential</w:t>
+                <w:t xml:space="preserve">Quantum interference test of the equivalence principle on antihydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Crépin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.P. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Nesvizhevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Yu. Voronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2019-100196-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (4), pp.042119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.042119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110416v1</w:t>
+                <w:t xml:space="preserve">hal-02097323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum reflection of antihydrogen from a liquid helium bulk</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Effective Range Expansion for Casimir-Polder potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nesvizhevsky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Philippe Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 240 (1), </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10751-019-1603-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2019-100196-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162735v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering theory of the screened Casimir interaction in electrolytes</w:t>
+                <w:t xml:space="preserve">Quantum reflection of antihydrogen from a liquid helium bulk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Maia Neto</w:t>
+                <w:t xml:space="preserve">P.-P. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. S. S. Rosa</w:t>
+                <w:t xml:space="preserve">E. Kupriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. B. Pires</w:t>
+                <w:t xml:space="preserve">R. Guerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. B. Marim</w:t>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Canaguier-Durand</w:t>
+                <w:t xml:space="preserve">V. Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73, pp.178. </w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 240 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2019-100225-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10751-019-1603-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183833v1</w:t>
+                <w:t xml:space="preserve">hal-02162735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space test of the Equivalence Principle: first results of the MICROSCOPE mission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering theory of the screened Casimir interaction in electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Baghi</w:t>
+                <w:t xml:space="preserve">P. A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. S. S. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Marim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canaguier-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab4707⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2019-100225-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299493v1</w:t>
+                <w:t xml:space="preserve">hal-02183833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the probability of &amp;quot;small heating&amp;quot; and total losses of ucns on the surface of fomblin oils of different molecular mass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
+                <w:t xml:space="preserve">Space test of the Equivalence Principle: first results of the MICROSCOPE mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/EPJC/S10052-019-6835-Z⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.225006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab4707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110429v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum interference test of the equivalence principle on antihydrogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependence of the probability of &amp;quot;small heating&amp;quot; and total losses of ucns on the surface of fomblin oils of different molecular mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Christen</w:t>
+                <w:t xml:space="preserve">S. M. Cherniavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guérout</w:t>
+                <w:t xml:space="preserve">E. V. Lychagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Nesvizhevsky</w:t>
+                <w:t xml:space="preserve">A. Yu. Muzychka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Yu. Voronin</w:t>
+                <w:t xml:space="preserve">G. V. Nekhaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (4), pp.042119. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.042119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/EPJC/S10052-019-6835-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097323v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The method of UCN “small heating” measurement in the big gravitational spectrometer (BGS) and studies of this effect on Fomblin oil Y-HVAC 18/8</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spallation-induced roughness promoting high spatial frequency nanostructure formation on Cr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yu. Voronin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Reynaud</w:t>
+                <w:t xml:space="preserve">A. Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lychagin</w:t>
+                <w:t xml:space="preserve">E. Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5010974⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (4), pp.308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-018-1716-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123624v1</w:t>
+                <w:t xml:space="preserve">emse-02007596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for dissipation in the scattering approach to the Casimir energy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring gravity with the MIGA large scale atom interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pozzo Di Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chantrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym10020037⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.14064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32165-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703844v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Metrology and Relativistic Symmetries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+                <w:t xml:space="preserve">Accounting for dissipation in the scattering approach to the Casimir energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Ludwig Ingold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings2010041⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym10020037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276552v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring gravity with the MIGA large scale atom interferometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Chantrait</w:t>
+                <w:t xml:space="preserve">The method of UCN “small heating” measurement in the big gravitational spectrometer (BGS) and studies of this effect on Fomblin oil Y-HVAC 18/8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nesvizhevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Voronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lychagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (2), pp.023501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5010974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32165-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874243v1</w:t>
+                <w:t xml:space="preserve">hal-02123624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spallation-induced roughness promoting high spatial frequency nanostructure formation on Cr</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Metrology and Relativistic Symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pigeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (4), pp.308. </w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-018-1716-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2010041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02007596v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of four technics of surface roughness assessment of corneal lamellar cuts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum reflection of antihydrogen from a liquid helium film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Mauclair</w:t>
+                <w:t xml:space="preserve">E.A. Kupriyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-3768.2017.02382⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (3), pp.33001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/119/33001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634360v1</w:t>
+                <w:t xml:space="preserve">hal-01645880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir-Polder force fluctuations as spatial probes of dissipation in metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of four technics of surface roughness assessment of corneal lamellar cuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Egaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cherroret</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/117/63001⟩</w:t>
+              <w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-3768.2017.02382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110527v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPE Mission: First Results of a Space Test of the Equivalence Principle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casimir-Polder force fluctuations as spatial probes of dissipation in metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cherroret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaint Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.231101⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (6), pp.63001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/117/63001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705427v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir-Polder shifts on quantum levitation states</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MICROSCOPE Mission: First Results of a Space Test of the Equivalence Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (3), pp.032501. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (23), page 231101-1 - 231101-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.032501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.231101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554413v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum reflection of antihydrogen from a liquid helium film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Casimir-Polder shifts on quantum levitation states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Kupriyanova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (3), pp.33001. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (3), pp.032501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/119/33001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.032501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645880v1</w:t>
+                <w:t xml:space="preserve">hal-01554413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching of antihydrogen gravitational states by surface charges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifshitz-Matsubara sum formula for the Casimir pressure between magnetic metallic mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yu Voronin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. A. Milton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/20/205003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.022108 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110593v1</w:t>
+                <w:t xml:space="preserve">hal-01280838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic Quantum Resonators (MAQRO): 2015 update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quenching of antihydrogen gravitational states by surface charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu Voronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Kaltenbaek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">James Bateman</w:t>
+                <w:t xml:space="preserve">E. A. Kupriyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-016-0043-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (20), pp.205003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/20/205003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296939v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifshitz-Matsubara sum formula for the Casimir pressure between magnetic metallic mirrors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Reply to “Comment on ‘Lifshitz-Matsubara sum formula for the Casimir pressure between magnetic metallic mirrors’ ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. A. Milton</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.022108⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.026102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.026102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280838v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to “Comment on ‘Lifshitz-Matsubara sum formula for the Casimir pressure between magnetic metallic mirrors’ ”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lambrecht</w:t>
+                <w:t xml:space="preserve">Macroscopic Quantum Resonators (MAQRO): 2015 update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kaltenbaek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Aspelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter F Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.A. Milton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (2), pp.026102. </w:t>
+              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.026102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-016-0043-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554071v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum ballistic experiment on antihydrogen fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yu. Voronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6908,1187 +6908,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum reflection and Liouville transformations from wells to walls</w:t>
+                <w:t xml:space="preserve">Quantum tests of the Einstein Equivalence Principle with the STE–QUEST space mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dufour</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brett Altschul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Bongs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/15/155002⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (1), pp.501-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2014.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091382v1</w:t>
+                <w:t xml:space="preserve">hal-02447710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-markovian polariton dynamics in organic strong coupling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospects for Studies of the Free Fall and Gravitational Quantum States of Antimatter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Cassidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50539-x⟩</w:t>
+              <w:t xml:space="preserve">Advances in High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.379642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/379642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850074v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric origin of negative Casimir entropies: A scattering-channel analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casimir torque between nanostructured plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033203⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111 (4), pp.44001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/44001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083350v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach to Casimir-Polder potentials in heterogeneous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Guérout</w:t>
+                <w:t xml:space="preserve">Non-markovian polariton dynamics in organic strong coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canaguier-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Ebbesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50539-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.042513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110649v1</w:t>
+                <w:t xml:space="preserve">hal-00850074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations of the Casimir potential above a disordered medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Geometric origin of negative Casimir entropies: A scattering-channel analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Ludwig Ingold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Umrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2015-50898-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (3), pp.033203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.033203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089737v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Casimir Entropies in Nanoparticle Interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Statistical approach to Casimir-Polder potentials in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cherroret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gert-Ludwig Ingold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/21/214003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.042513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986939v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum tests of the Einstein Equivalence Principle with the STE–QUEST space mission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum reflection and Liouville transformations from wells to walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2014.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (155002), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/15/155002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447710v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for Studies of the Free Fall and Gravitational Quantum States of Antimatter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluctuations of the Casimir potential above a disordered medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cherroret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2015-50898-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/379642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206155v1</w:t>
+                <w:t xml:space="preserve">hal-01089737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir torque between nanostructured plates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lambrecht</w:t>
+                <w:t xml:space="preserve">Negative Casimir Entropies in Nanoparticle Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Milton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Ludwig Ingold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 111 (4), pp.44001. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.214003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/44001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/21/214003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110656v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the distribution of vertical velocities of antihydrogen in GBAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Debu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8178,77 +8178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the Lifshitz-Matsubara sum formula for the Casimir pressure between metallic plane mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8295,64 +8295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Reflection of Antihydrogen in the GBAR Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8727,51 +8727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. R. Dalvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. Decca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. W. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8816,200 +8816,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phases and relativity in atomic gravimetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unbiased acceleration measurements with an electrostatic accelerometer on a rotating platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Lamine</w:t>
+                <w:t xml:space="preserve">Benjamin Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (6), pp.065006. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.188-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/30/6/065006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721310v1</w:t>
+                <w:t xml:space="preserve">hal-00596240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum reflection of antihydrogen from Casimir potential above matter slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9054,6444 +9054,6444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairwise summation approximation for Casimir potentials and its limitations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+                <w:t xml:space="preserve">Phases and relativity in atomic gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045413⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (6), pp.065006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/30/6/065006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748979v1</w:t>
+                <w:t xml:space="preserve">hal-00721310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Casimir force between nanostructured surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Pairwise summation approximation for Casimir potentials and its limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Florence Bitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canaguier-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.052514⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.045413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.045413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768984v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum reflection of antihydrogen from nanoporous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Thermal Casimir force between nanostructured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lussange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.022506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.022506⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.052514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.052514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768987v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum levitation of nanoparticles seen with ultracold neutrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum reflection of antihydrogen from nanoporous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. V. Lychagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystallography Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.022506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.022506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063774513050088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00748972v1</w:t>
+                <w:t xml:space="preserve">hal-00768987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased acceleration measurements with an electrostatic accelerometer on a rotating platform</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum levitation of nanoparticles seen with ultracold neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Voronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Lychagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (1), pp.188-197. </w:t>
+              <w:t xml:space="preserve">Crystallography Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.743-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2012.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063774513050088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596240v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment on: &amp;quot;Does an atom interferometer test the gravitational redshift at the Compton frequency?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whispering Gallery States of Antihydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Voronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/29/4/048002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.014902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.014902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658224v1</w:t>
+                <w:t xml:space="preserve">hal-00633932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Microstructuring of TiO2 and Ag-TiO2 Films by Continuous Wave Laser Processing in the UV and Visible Ranges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Saviot</w:t>
+                <w:t xml:space="preserve">Study of levitating nanoparticles using ultracold neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Voronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3096264⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.093053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/9/093053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789834v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioscience simulations in General Relativity and in alternative theories of gravity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Lamine</w:t>
+                <w:t xml:space="preserve">Electrostatic patch effects in Casimir force experiments performed in the sphere-plane geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. O. Behunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. R. Dalvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/29/23/235027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.052509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.052509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663201v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat transfer between two dielectric nanogratings in the scattering approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lambrecht</w:t>
+                <w:t xml:space="preserve">Reply to the comment on: &amp;quot;Does an atom interferometer test the gravitational redshift at the Compton frequency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J. Bordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.085432⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (4), pp.048002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/29/4/048002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704118v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSS (Outer Solar System): A fundamental and planetary physics mission to Neptune, Triton and the Kuiper Belt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sami W. Asmar</w:t>
+                <w:t xml:space="preserve">One-Step Microstructuring of TiO2 and Ag-TiO2 Films by Continuous Wave Laser Processing in the UV and Visible Ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-012-9309-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.26857--26864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3096264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598209v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Casimir interaction in the plane-sphere geometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+                <w:t xml:space="preserve">Radiative heat transfer between two dielectric nanogratings in the scattering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lussange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe S. S. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.052501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.085432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.085432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677386v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference of the whispering gallery states of antihydrogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. V Nesvizhevsky</w:t>
+                <w:t xml:space="preserve">Radioscience simulations in General Relativity and in alternative theories of gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -T. Jaekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Poncin-Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/45/16/165007⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.235027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/29/23/235027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00725527v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced radiative heat transfer between nanostructured gold plates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. A. R. Dalvit</w:t>
+                <w:t xml:space="preserve">OSS (Outer Solar System): A fundamental and planetary physics mission to Neptune, Triton and the Kuiper Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda J. Spilker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami W. Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.180301⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.203-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-012-9309-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677390v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling electrostatic patch effects in Casimir force measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classical Casimir interaction in the plane-sphere geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canaguier-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Ludwig Ingold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.012504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.012504⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.052501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.052501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617437v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Effect : Theory and Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Reynaud</w:t>
+                <w:t xml:space="preserve">Interference of the whispering gallery states of antihydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Voronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V Nesvizhevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217751X12600135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.165007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/45/16/165007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649153v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of bias rejection from electrostatic accelerometer measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Reynaud</w:t>
+                <w:t xml:space="preserve">Modeling electrostatic patch effects in Casimir force measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. O. Behunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Intravaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. R. Dalvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (4), pp.1411-1420. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.012504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.012504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785384v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whispering Gallery States of Antihydrogen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Casimir Effect : Theory and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.014902. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.1260013(10). </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.014902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X12600135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633932v1</w:t>
+                <w:t xml:space="preserve">hal-00649153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of levitating nanoparticles using ultracold neutrons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of bias rejection from electrostatic accelerometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.093053. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (4), pp.1411-1420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/9/093053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695810v1</w:t>
+                <w:t xml:space="preserve">hal-00785384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic patch effects in Casimir force experiments performed in the sphere-plane geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. O. Behunin</w:t>
+                <w:t xml:space="preserve">Enhanced radiative heat transfer between nanostructured gold plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lussange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. S. S. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zeng</w:t>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. R. Dalvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.052509. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.180301(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.052509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.180301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713427v1</w:t>
+                <w:t xml:space="preserve">hal-00677390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic accelerometer with bias rejection for Gravitation and Solar System physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lenoir</w:t>
+                <w:t xml:space="preserve">Large scale EPR correlations and cosmic gravitational waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Lévy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -T. Jaekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2011.06.005⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95, pp.20004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/95/20004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542129v1</w:t>
+                <w:t xml:space="preserve">hal-00596663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic accelerometer with bias rejection for Gravitation and Solar System physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Wojkiewicz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Redon</w:t>
+                <w:t xml:space="preserve">Bernard Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (7), pp.1248-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00783484v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an atom interferometer test the gravitational redshift at the Compton frequency?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salomon</w:t>
+                <w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Wojkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N. Bliznyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Elkamchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 160, pp.1394-1403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/28/14/145017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00719841v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir interaction between a dielectric nanosphere and a metallic plane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Canaguier-Durand</w:t>
+                <w:t xml:space="preserve">Does an atom interferometer test the gravitational redshift at the Compton frequency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gérardin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valery V. Nesvizhevsky</w:t>
+                <w:t xml:space="preserve">Christian J Bordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.032508. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (14), pp.145017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.83.032508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/28/14/145017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560372v1</w:t>
+                <w:t xml:space="preserve">hal-00719841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale EPR correlations and cosmic gravitational waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Lamine</w:t>
+                <w:t xml:space="preserve">Casimir interaction between a dielectric nanosphere and a metallic plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canaguier-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hervé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery V. Nesvizhevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 95, pp.20004. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.032508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/95/20004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.83.032508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596663v1</w:t>
+                <w:t xml:space="preserve">hal-00560372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom gravimeters and gravitational redshift</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ODYSSEY, Orbit Determination Software for the Pioneer Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian J. Borde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salomon</w:t>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature09340⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (1-3), pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-009-9596-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515251v1</w:t>
+                <w:t xml:space="preserve">hal-00498285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Casimir effect for Drude metals in the plane-sphere geometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Driving quantized vortices with quantum vacuum fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Impens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego A. R. Dalvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.012511⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92, pp.40010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/40010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486119v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space clocks to test relativity: ACES and SAGAS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disorder in quantum vacuum: Casimir-induced localization of matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. R. Dalvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1743921309990676⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.210401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.210401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486218v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir-Polder interaction between an atom and a dielectric grating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space clocks to test relativity: ACES and SAGAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.052517⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921309990676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523126v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Ambiguity Effects in Doppler Tracking of Pioneer Probes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Christophe</w:t>
+                <w:t xml:space="preserve">Atom gravimeters and gravitational redshift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J. Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-009-9590-x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 467, pp.E1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00511326v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Casimir Effect in the Plane-Sphere Geometry</w:t>
+                <w:t xml:space="preserve">Thermal Casimir effect for Drude metals in the plane-sphere geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Canaguier-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo a Maia Neto</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.040403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.012511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.012511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429899v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving quantized vortices with quantum vacuum fluctuations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Ambiguity Effects in Doppler Tracking of Pioneer Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/40010⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-009-9590-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502001v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder in quantum vacuum: Casimir-induced localization of matter waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. A. Maia Neto</w:t>
+                <w:t xml:space="preserve">Casimir-Polder interaction between an atom and a dielectric grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego A. R. Dalvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.210401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.052517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.052517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503946v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODYSSEY, Orbit Determination Software for the Pioneer Data Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Casimir Effect in the Plane-Sphere Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canaguier-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo a Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-009-9596-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.040403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.040403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498285v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odyssey: a Solar System Mission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersive interactions between atoms and non planar surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. H. Andersen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riccardo Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego A. R. Dalvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9084-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.022119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.80.022119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195434v1</w:t>
+                <w:t xml:space="preserve">hal-00363751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matter wave explorer of gravity (MWXG)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing fundamental physics with the Laser Astrometric Test of Relativity The LATOR mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Turyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Nordtvedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ertmer</w:t>
+                <w:t xml:space="preserve">H. Dittus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Zaiser</w:t>
+                <w:t xml:space="preserve">C. Laemmerzahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23, pp.611-649. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9125-6⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 27 (1-2), pp.27-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-009-9170-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354819v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing fundamental physics with the Laser Astrometric Test of Relativity The LATOR mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matter wave explorer of gravity (MWXG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ertmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. G. Turyshev</w:t>
+                <w:t xml:space="preserve">T. Wendrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shao</w:t>
+                <w:t xml:space="preserve">M. Gilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. L. Nordtvedt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Laemmerzahl</w:t>
+                <w:t xml:space="preserve">M. Zaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 27 (1-2), pp.27-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-009-9170-9⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 23, pp.611-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9125-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00626597v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAUGE: the GrAnd Unification and Gravity Explorer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odyssey: a Solar System Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. H. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Amelino-Camelia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. J. Bingham</w:t>
+                <w:t xml:space="preserve">Ph. Bério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23, pp.549-572. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9086-9⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 23, pp.529-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9084-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354826v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dissipative Brownian motion and the Casimir effect</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum physics exploring gravity in the outer solar system: the SAGAS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J. Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duchayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.041113⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.651-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9118-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387380v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum physics exploring gravity in the outer solar system: the SAGAS project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian J. Borde</w:t>
+                <w:t xml:space="preserve">GAUGE: the GrAnd Unification and Gravity Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amelino-Camelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clairon</w:t>
+                <w:t xml:space="preserve">K. Aplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duchayne</w:t>
+                <w:t xml:space="preserve">M. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+                <w:t xml:space="preserve">J. D. Barrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23, pp.651-687. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9118-5⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 23, pp.549-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9086-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474549v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer 10 Doppler data analysis: disentangling periodic and secular anomalies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum dissipative Brownian motion and the Casimir effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Ludwig Ingold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.01.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.041113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.041113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322209v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing General Relativity with Atomic Clocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Pioneer 10 Doppler data analysis: disentangling periodic and secular anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Metris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Salomon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-M. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-009-9539-0⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (10), pp.1538-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367454v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Interaction between Plane and Spherical Metallic Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+                <w:t xml:space="preserve">Testing General Relativity with Atomic Clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Cavero-Pelaez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Reynaud</w:t>
+                <w:t xml:space="preserve">P. Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102, pp.230404. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 148, pp.233-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.230404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-009-9539-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354768v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive interactions between atoms and non planar surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Casimir Interaction between Plane and Spherical Metallic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Canaguier-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Messina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+                <w:t xml:space="preserve">Ines Cavero-Pelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.022119. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.230404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.80.022119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.230404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363751v1</w:t>
+                <w:t xml:space="preserve">hal-00354768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir energy and geometry : beyond the Proximity Force Approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Casimir effect in the nanoworld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41, pp.164004. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 160, pp.183-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2008-00722-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183602v1</w:t>
+                <w:t xml:space="preserve">hal-00315961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CMS experiment at the CERN LHC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casimir energy and geometry : beyond the Proximity Force Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.164004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00311605v1</w:t>
+                <w:t xml:space="preserve">hal-00183602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing quantum vacuum geometrical effects with cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego A. R. Dalvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100, pp.040405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.040405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir energy between a plane and a sphere in electromagnetic vacuum</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The CMS experiment at the CERN LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hmayakyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khachatryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78, pp.012115. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.S08004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.012115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/3/08/S08004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266744v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00311605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Casimir-Polder force with corrugated surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Casimir energy between a plane and a sphere in electromagnetic vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41, pp.164028. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.012115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.012115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183600v1</w:t>
+                <w:t xml:space="preserve">hal-00266744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on gravitational wave backgrounds from large distance clock comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral Casimir-Polder force with corrugated surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego A. R. Dalvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.77.122003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.164028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00212013v1</w:t>
+                <w:t xml:space="preserve">hal-00183600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir torque between corrugated metallic plates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounds on gravitational wave backgrounds from large distance clock comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Duchayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.122003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.77.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184416v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Casimir effect in the nanoworld</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyriaque Genet</w:t>
+                <w:t xml:space="preserve">Casimir torque between corrugated metallic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson B. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 160, pp.183-193. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.164019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2008-00722-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/16/164019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315961v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lateral Casimir force beyond the proximity force approximation: a nontrivial interplay between geometry and quantum vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson B. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15564,51 +15564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range gravity tests and the Pioneer anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modern Physics D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.2091 - 2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15636,278 +15636,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to ``Comment on ``Lateral Casimir Force beyond the Proximity Force Approximation''</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CMS Physics Technical Design Report, Volume II: Physics Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Bayatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatrchyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hmayakyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sirunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.068902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.995-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/34/6/S01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168565v1</w:t>
+                <w:t xml:space="preserve">in2p3-00159268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMS Physics Technical Design Report, Volume II: Physics Performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to ``Comment on ``Lateral Casimir Force beyond the Proximity Force Approximation''</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson B. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 34, pp.995-1579. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (6), pp.068902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/34/6/S01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.068902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00159268v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Resolution of the Barrel of the CMS Electromagnetic Calorimeter</w:t>
               </w:r>
@@ -16021,1394 +16021,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00191987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Casimir effect within scattering theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Thermal and dissipative effects in Casimir physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brown-Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H Brownell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.a R Dalvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/10/243⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.6195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/39/21/S10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112885v1</w:t>
+                <w:t xml:space="preserve">hal-00112983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Casimir force beyond the Proximity Force Approximation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+                <w:t xml:space="preserve">Post-Einsteinian tests of gravitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.100402⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.777-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/23/3/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110522v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CMS High Level Trigger</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Casimir effect within scattering theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 46, pp.605-667. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s2006-02495-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/10/243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00116654v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness correction in the Casimir effect with metallic plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Maia Neto</w:t>
+                <w:t xml:space="preserve">Lateral Casimir force beyond the Proximity Force Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson B. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/39/21/S49⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.100402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.100402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112984v1</w:t>
+                <w:t xml:space="preserve">hal-00110522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate decoherence border for matter-wave interferometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Lamine</w:t>
+                <w:t xml:space="preserve">The CMS High Level Trigger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bergauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deldicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Hervé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fruehwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.050405⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.605-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s2006-02495-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004899v2</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00116654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on Casimir Forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubén G Barrera</w:t>
+                <w:t xml:space="preserve">Roughness correction in the Casimir effect with metallic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/10/E05⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.6517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/39/21/S49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270965v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the first performance tests of the CMS electromagnetic calorimeter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus on Casimir Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén G Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjcd/s2005-02-011-3⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (10), pp.E05. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/8/10/E05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025231v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum induced torque between corrugated metallic plates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Ultimate decoherence border for matter-wave interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.050405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.050405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10340-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00110523v1</w:t>
+                <w:t xml:space="preserve">hal-00004899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar ranging and Doppler tracking in post-Einsteinian metric theories of gravity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the first performance tests of the CMS electromagnetic calorimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alemany-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. B. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. M. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/23/24/025⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjcd/s2005-02-011-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110552v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Einsteinian tests of gravitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Reynaud</w:t>
+                <w:t xml:space="preserve">Vacuum induced torque between corrugated metallic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson B. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/23/3/015⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76 (5), pp.822-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10340-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110517v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and dissipative effects in Casimir physics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radar ranging and Doppler tracking in post-Einsteinian metric theories of gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39, pp.6195. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (24), pp.7561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/39/21/S10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/23/24/025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112983v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Einsteinian tests of linearized gravitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+                <w:t xml:space="preserve">Roughness correction to the Casimir force : Beyond the Proximity Force Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22, pp.2135-2158. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.924-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/22/11/015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10433-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004846v1</w:t>
+                <w:t xml:space="preserve">hal-00003334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity tests in the solar system and the Pioneer anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17449,737 +17462,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir effect with rough metallic mirrors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+                <w:t xml:space="preserve">Post-Einsteinian tests of linearized gravitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.012115. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.2135-2158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/22/11/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009048v1</w:t>
+                <w:t xml:space="preserve">hal-00004846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a high sensitivity torsional balance for the study of the Casimir force in the 1-10 micrometer range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Casimir effect with rough metallic mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/22/24/012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.012115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.72.012115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112896v1</w:t>
+                <w:t xml:space="preserve">hal-00009048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Newton law at long distances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+                <w:t xml:space="preserve">Development of a high sensitivity torsional balance for the study of the Casimir force in the 1-10 micrometer range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 20, pp.2294. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.5397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217751X05024523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/22/24/012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004847v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness correction to the Casimir force : Beyond the Proximity Force Approximation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the Newton law at long distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 69, pp.924-930. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.2294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10433-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X05024523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003334v1</w:t>
+                <w:t xml:space="preserve">hal-00004847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic vacuum fluctuations, Casimir and Van der Waals forces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Intravaia</w:t>
+                <w:t xml:space="preserve">HYPER and gravitational decoherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Reynaud</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.2271-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:GERG.0000046183.31629.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002460v1</w:t>
+                <w:t xml:space="preserve">hal-00002572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYPER and gravitational decoherence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic vacuum fluctuations, Casimir and Van der Waals forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Intravaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29, pp.311-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002572v1</w:t>
+                <w:t xml:space="preserve">hal-00002460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relic gravitational wave background and the isotropy of space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18238,51 +18238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time localization with electromagnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18320,77 +18320,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Casimir force between rough metallic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18437,51 +18437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Casimir force and the quantum theory of lossy optical cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18541,51 +18541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between plasma and temperature corrections to the Casimir force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18645,64 +18645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational decoherence of atomic interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18753,90 +18753,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoherence and gravitational backgrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17, pp.1003-1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18864,338 +18864,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational decoherence of planetary motions</w:t>
+                <w:t xml:space="preserve">Quantum vacuum fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 54, pp.135-140</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.1287-1298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002462v1</w:t>
+                <w:t xml:space="preserve">hal-00002473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum vacuum fluctuations</w:t>
+                <w:t xml:space="preserve">Gravitational decoherence of planetary motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Maia Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 2, pp.1287-1298</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54, pp.135-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002473v1</w:t>
+                <w:t xml:space="preserve">hal-00002462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the Casimir effect between metallic mirrors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casimir force between metallic mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 62, pp.0121110-1-8</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8, pp.309-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001641v1</w:t>
+                <w:t xml:space="preserve">hal-00002475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Demonstration of the Casimir Force in the 0.6 to 6 micrometer Range</w:t>
               </w:r>
@@ -19263,51 +19250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Hexaspherical Observables for Electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19339,329 +19326,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum fluctuations for drag free geodesic motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Courty</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the Casimir effect between metallic mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2, pp.90-93</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62, pp.0121110-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002477v1</w:t>
+                <w:t xml:space="preserve">hal-00001641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum theory of fluctuations in a cold damped accelerometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Quantum fluctuations for drag free geodesic motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 8, pp.101-110</w:t>
+              <w:t xml:space="preserve">Journal of Optics B Quantum and Semiclassical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001626v1</w:t>
+                <w:t xml:space="preserve">hal-00002477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir force between metallic mirror</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+                <w:t xml:space="preserve">Quantum theory of fluctuations in a cold damped accelerometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 8, pp.309-318</w:t>
+              <w:t xml:space="preserve">, 2000, 8, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002475v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum localisation observables and accelerated frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19699,51 +19699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observable Dirac electron in accelerated frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19781,64 +19781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum noise in ideal operational amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19870,1577 +19870,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal symmetry and quantum relativity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Generating photon pulses with an oscillating cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 28, pp.439-456</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 43, pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002494v1</w:t>
+                <w:t xml:space="preserve">hal-00002478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating photon pulses with an oscillating cavity</w:t>
+                <w:t xml:space="preserve">Frequency up-converted radiation from a cavity moving in vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 43, pp.147-152</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002478v1</w:t>
+                <w:t xml:space="preserve">hal-00002479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency up-converted radiation from a cavity moving in vacuum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Conformal symmetry and quantum relativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 3, pp.95-104</w:t>
+              <w:t xml:space="preserve">Foundations of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 28, pp.439-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002479v1</w:t>
+                <w:t xml:space="preserve">hal-00002494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Casimir force for passive mirrors</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Sonoluminescence as Quantum Vacuum Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 225, pp.188-194</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.2267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002483v1</w:t>
+                <w:t xml:space="preserve">hal-00002498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement and Fluctuations of the Vacuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Mass as a Relativistic Quantum Observable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 60, pp.863-887</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002495v1</w:t>
+                <w:t xml:space="preserve">hal-00002496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Sonoluminescence as Quantum Vacuum Radiation</w:t>
+                <w:t xml:space="preserve">The Casimir force for passive mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 78, pp.2267</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 225, pp.188-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002498v1</w:t>
+                <w:t xml:space="preserve">hal-00002483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass as a Relativistic Quantum Observable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Movement and Fluctuations of the Vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 38, pp.1</w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 60, pp.863-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002496v1</w:t>
+                <w:t xml:space="preserve">hal-00002495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Time Localisation with Quantum Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+                <w:t xml:space="preserve">Atomic number fluctuations in a falling cold atom cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 220, pp.10</w:t>
+              <w:t xml:space="preserve">Quantum and semiclassical optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8, pp.457-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002497v1</w:t>
+                <w:t xml:space="preserve">hal-00002485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse effects on squeezing with atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6, pp.1133-1151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1996121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Induced Radiation from a Vibrating Cavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Space-Time Localisation with Quantum Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 77, pp.615</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 220, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002499v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Frequency Transfer with Quantum Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Motion Induced Radiation from a Vibrating Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 76, pp.2407-2411</w:t>
+              <w:t xml:space="preserve">, 1996, 77, pp.615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002500v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic number fluctuations in a falling cold atom cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
+                <w:t xml:space="preserve">Time-Frequency Transfer with Quantum Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum and semiclassical optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 8, pp.457-472</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 76, pp.2407-2411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002485v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of Quantum Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Quantum fluctuations of vacuum stress tensors and spacetime curvatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 25, pp.315</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, pp.68-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002501v1</w:t>
+                <w:t xml:space="preserve">hal-00002463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Limits in Space-Time Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+                <w:t xml:space="preserve">Cold atoms: A new medium for quantum optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum and semiclassical optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 7, pp.639</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 60, pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002502v1</w:t>
+                <w:t xml:space="preserve">hal-00002486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum fluctuations, accelerated motion and conformal frames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Acceleration of Quantum Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum and semiclassical optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 7, pp.499</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 25, pp.315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002487v1</w:t>
+                <w:t xml:space="preserve">hal-00002501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum fluctuations of vacuum stress tensors and spacetime curvatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Quantum Limits in Space-Time Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, pp.68-86</w:t>
+              <w:t xml:space="preserve">Quantum and semiclassical optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7, pp.639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002463v1</w:t>
+                <w:t xml:space="preserve">hal-00002502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold atoms: A new medium for quantum optics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Courty</w:t>
+                <w:t xml:space="preserve">Vacuum fluctuations, accelerated motion and conformal frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Giacobino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 60, pp.129-134</w:t>
+              <w:t xml:space="preserve">Quantum and semiclassical optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7, pp.499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002486v1</w:t>
+                <w:t xml:space="preserve">hal-00002487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational quantum limits for length measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21478,51 +21478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Fluctuations of Mass for a Mirror in Vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21560,51 +21560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction and inertia for a mirror in a thermal field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21642,51 +21642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertia of Casimir energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21733,51 +21733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum fluctuations of position of a mirror in vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21824,51 +21824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Langevin Equations and Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21909,479 +21909,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and dissipation for a mirror in vacuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Causality, stability and passivity for a mirror in vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 4, pp.39</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 167, pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002471v1</w:t>
+                <w:t xml:space="preserve">hal-00002468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causality, stability and passivity for a mirror in vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+                <w:t xml:space="preserve">Quantum non-demolition measurements in optics: a review and some recent experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 55 (3), pp.291-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00325017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002468v1</w:t>
+                <w:t xml:space="preserve">hal-00559094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum non-demolition measurements in optics: a review and some recent experimental results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of nonideal quantum non-demolition measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Roger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00325017⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 89 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(92)90254-O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00559094v1</w:t>
+                <w:t xml:space="preserve">hal-00559019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of nonideal quantum non-demolition measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Courty</w:t>
+                <w:t xml:space="preserve">Fluctuations and dissipation for a mirror in vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4, pp.39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00559019v1</w:t>
+                <w:t xml:space="preserve">hal-00002471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motional Casimir force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22428,64 +22428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum fluctuations in optical bistability: calculations from linear response theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22557,51 +22557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir force between partially transmitting mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22648,51 +22648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum limits in interferometric measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22859,64 +22859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum correlations and non-demolition measurements using two-photon non-linearities in optical cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22969,234 +22969,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SQUEEZING IN BISTABLE OPTICAL SYSTEMS</w:t>
+                <w:t xml:space="preserve">Photon statistics and quantum jumps: the picture of the dressed atom radiative cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Giacobino</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19882112⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 24 (7), pp.1395--1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3.979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00227623v1</w:t>
+                <w:t xml:space="preserve">hal-03740676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon statistics and quantum jumps: the picture of the dressed atom radiative cascade</w:t>
+                <w:t xml:space="preserve">SQUEEZING IN BISTABLE OPTICAL SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Cohen-Tannoudji</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giacobino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (C2), pp.C2-477-C2-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19882112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3.979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03740676v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00227623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeezing in the many atom resonance fluorescence emitted in the forward direction : application to photon noise reduction</w:t>
               </w:r>
@@ -23279,496 +23279,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00210143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of a new laser configuration for radiative cooling and trapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dalibard</w:t>
+                <w:t xml:space="preserve">Correlations in single photon amplification : stimulated versus spontaneous processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, 17 (22), pp.4577--4594. </w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 45 (5), pp.873-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3700/17/22/018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphys:01984004505087300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740667v1</w:t>
+                <w:t xml:space="preserve">jpa-00209820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations in single photon amplification : stimulated versus spontaneous processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Heidmann</w:t>
+                <w:t xml:space="preserve">Potentialities of a new laser configuration for radiative cooling and trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 17 (22), pp.4577--4594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3700/17/22/018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:01984004505087300⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00209820v1</w:t>
+                <w:t xml:space="preserve">hal-03740667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals of stable optical traps for neutral atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dalibard</w:t>
+                <w:t xml:space="preserve">Correlation signals in resonance fluorescence : interpretation via photon scattering amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0030-4018(83)90314-0⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 44 (12), pp.1337-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198300440120133700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740665v1</w:t>
+                <w:t xml:space="preserve">jpa-00209720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation signals in resonance fluorescence : interpretation via photon scattering amplitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Dalibard</w:t>
+                <w:t xml:space="preserve">Proposals of stable optical traps for neutral atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1983, 44 (12), pp.1337-1343. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 47 (6), pp.395--399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:0198300440120133700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(83)90314-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00209720v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dressed atom approach to collisional redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 43 (7), pp.1021-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23828,77 +23828,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Himbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupont-Roc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 42 (1), pp.39--44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23983,64 +23983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 45 (8), pp.617--620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24074,51 +24074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des dégénérescences Zeeman sur la fluorescence de résonance induite par un laser intense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24325,537 +24325,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does antimatter fall?: the GBAR experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Does antimatter fall like matter?: simulation of the GBAR experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Guellati-Khélifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Rencontres de Moriond on Gravitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Moriond, Italy</w:t>
+              <w:t xml:space="preserve">Beyond Standard Model: From Theory to Experiment (BSM- 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284171v1</w:t>
+                <w:t xml:space="preserve">hal-03284177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does antimatter fall like matter?: simulation of the GBAR experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">How does antimatter fall?: the GBAR experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Guellati-Khélifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Standard Model: From Theory to Experiment (BSM- 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">55th Rencontres de Moriond on Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Moriond, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284177v1</w:t>
+                <w:t xml:space="preserve">hal-03284171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-structured optical fiber functionalization with magnetic nanoparticles doped sol-gel matrix: application to an all-fiber magnetic field sensor</w:t>
+                <w:t xml:space="preserve">Development of a PbWO 4 detector for single-shot positron annihilation lifetime spectroscopy at the GBAR experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dufour</w:t>
+                <w:t xml:space="preserve">B H Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bsawmaii</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Neveu</w:t>
+                <w:t xml:space="preserve">P Comini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.8⟩</w:t>
+              <w:t xml:space="preserve">SLOPOS15, 15th Int. Workshop on Slow Positron Beam Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.122-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.137.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419343v1</w:t>
+                <w:t xml:space="preserve">hal-03060600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a PbWO 4 detector for single-shot positron annihilation lifetime spectroscopy at the GBAR experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-structured optical fiber functionalization with magnetic nanoparticles doped sol-gel matrix: application to an all-fiber magnetic field sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bsawmaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B H Kim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Cladé</w:t>
+                <w:t xml:space="preserve">E. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Comini</w:t>
+                <w:t xml:space="preserve">S. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLOPOS15, 15th Int. Workshop on Slow Positron Beam Techniques and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. pp.122-125, </w:t>
+              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Washington, France. pp.W4.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.137.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060600v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational and matter-wave spectroscopy of atomic hydrogen at ultra-low energies</w:t>
               </w:r>
@@ -25100,77 +25100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference of several gravitational quantum states of antihydrogen in GBAR experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Yu. Voronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25211,666 +25211,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative entropies in Casimir and Casimir‐Polder interactions</w:t>
+                <w:t xml:space="preserve">Casimir-Polder shifts on quantum levitation states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimball A. Milton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P-P Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Frontiers of Quantum and Mesoscopic Thermodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Thuile, Italy. pp.179-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584593v1</w:t>
+                <w:t xml:space="preserve">hal-01802015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir-Polder shifts on quantum levitation states</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Negative entropies in Casimir and Casimir‐Polder interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimball A. Milton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpa Kalauni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Parashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Rencontres de Moriond on Gravitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Frontiers of Quantum and Mesoscopic Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. pp.1600047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prop.201600047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802015v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct sub-micron microstructuring on cylinder using TiO2 sol-gel process and radial phase mask based lithography</w:t>
+                <w:t xml:space="preserve">Ultrafast LIPSS: from coherence to dynamic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berthod</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vocanson</w:t>
+                <w:t xml:space="preserve">H Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Langlet</w:t>
+                <w:t xml:space="preserve">Emile Bévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Veillas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">Cyril Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Sedao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">The 17th International Symposium on Laser Precision Microfabrication (LPM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016941v1</w:t>
+                <w:t xml:space="preserve">hal-01342333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a test of the weak equivalence principle of gravity using anti-hydrogen at CERN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct sub-micron microstructuring on cylinder using TiO2 sol-gel process and radial phase mask based lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Biraben</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Comini</w:t>
+                <w:t xml:space="preserve">L. Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Veillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584632v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast LIPSS: from coherence to dynamic evolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a test of the weak equivalence principle of gravity using anti-hydrogen at CERN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Bévillon</w:t>
+                <w:t xml:space="preserve">D. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X Sedao</w:t>
+                <w:t xml:space="preserve">F. Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cladé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Comini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Symposium on Laser Precision Microfabrication (LPM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ottawa, Canada. pp.7540781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CPEM.2016.7540781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342333v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche expérimentale et analytique du dimensionnement de renforcements géosynthétiques au sein de plateformes de transfert de charges sur inclusions rigides</w:t>
               </w:r>
@@ -26096,593 +26096,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and analytical approach of the design of geosynthetic-reinforced load transfer platforms over rigid inclusions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GBAR antimatter gravity experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Auray</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brook-Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of XVI ECSMGE, XVI European Conference on Soil Mechanics and Geotechnical Engineering, Edinburgh, Scotland, 13-17 September</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Exotic Atoms and Related Topics (EXA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.21-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-015-1154-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965472v1</w:t>
+                <w:t xml:space="preserve">hal-04779998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GBAR antimatter gravity experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and analytical approach of the design of geosynthetic-reinforced load transfer platforms over rigid inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Auray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Exotic Atoms and Related Topics (EXA 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding of XVI ECSMGE, XVI European Conference on Soil Mechanics and Geotechnical Engineering, Edinburgh, Scotland, 13-17 September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779998v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gbar project, or how does antimatter fall?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt des renforcements géosynthétiques sur le comportement des remblais sur inclusions rigides&amp;quot;. Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Indelicato</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2. Auray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Low Energy Antiproton Physics (LEAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beauvais, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01149095v1</w:t>
+                <w:t xml:space="preserve">hal-01965402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des renforcements géosynthétiques sur le comportement des remblais sur inclusions rigides&amp;quot;. Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Gbar project, or how does antimatter fall?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Indelicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lunney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Manea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Low Energy Antiproton Physics (LEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uppsala Univ, Dept Phys &amp; Astron, Uppsala, SWEDEN, Jun 2013, Uppsala, Sweden. pp.141-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-014-1019-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965402v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01149095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spectroscopy approach to measure the gravitational mass of antihydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yu. Voronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Antimatter and Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bern, Switzerland. pp.1460266, </w:t>
@@ -26858,64 +26858,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Casimir effect in the sphere-plane geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Canaguier-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26969,764 +26969,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Effect : Optomechanics in Quantum Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+                <w:t xml:space="preserve">Electrostatic accelerometer with bias rejection for deep space gravitation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Spectroscopy, ICOLS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Germany. pp.197-207</w:t>
+              <w:t xml:space="preserve">The XLVIth Rencontres de Moriond and GPhyS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, La Thuile, Italy. pp.415-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619015v1</w:t>
+                <w:t xml:space="preserve">hal-00606367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic accelerometer with bias rejection for deep space gravitation tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Measuring the absolute non-gravitational acceleration of a spacecraft: goals, devices, methods, performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XLVIth Rencontres de Moriond and GPhyS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, La Thuile, Italy. pp.415-416</w:t>
+              <w:t xml:space="preserve">Journées 2011 de la Société Française d'Astronomie &amp; d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.663-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606367v1</w:t>
+                <w:t xml:space="preserve">hal-00628693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the absolute non-gravitational acceleration of a spacecraft: goals, devices, methods, performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Christophe</w:t>
+                <w:t xml:space="preserve">Testing gravitation in the Solar System with radio science experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thierry Jaekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2011 de la Société Française d'Astronomie &amp; d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.663-667</w:t>
+              <w:t xml:space="preserve">SF2A 2011: Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp. 653-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628693v1</w:t>
+                <w:t xml:space="preserve">hal-00647834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing gravitation in the Solar System with radio science experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Testing the Gravitational Redshift with Atomic Gravimeters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brahim Lamine</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J. Bordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Thierry Jaekel</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A 2011: Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp. 653-658</w:t>
+              <w:t xml:space="preserve">European Time and Frequency Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States. pp.1012-1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647834v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Gravitational Redshift with Atomic Gravimeters?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salomon</w:t>
+                <w:t xml:space="preserve">Short-range fundamental forces. Forces fondamentales à courte portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Time and Frequency Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultra cold neutron quantum states / États quantiques des neutrons ultra froids (GRANIT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Les Houches, France. pp.755-778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2011.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601649v1</w:t>
+                <w:t xml:space="preserve">in2p3-00638171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range fundamental forces. Forces fondamentales à courte portée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casimir Effect : Optomechanics in Quantum Vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultra cold neutron quantum states / États quantiques des neutrons ultra froids (GRANIT 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser Spectroscopy, ICOLS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Germany. pp.197-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00638171v1</w:t>
+                <w:t xml:space="preserve">hal-00619015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssey 2 : A mission toward Neptune and Triton to test General Relativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27762,372 +27762,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir and short-range gravity tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+                <w:t xml:space="preserve">Atom interferometry and the Einstein equivalence principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J. Bordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gravity and Gravitational Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Italy. pp.199-206</w:t>
+              <w:t xml:space="preserve">, 2011, La Thuile, Aosta Valley, Italy. pp.327-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601909v1</w:t>
+                <w:t xml:space="preserve">hal-00627555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry and the Einstein equivalence principle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing gravity law in the solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -T. Jaekel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gravity and Gravitational Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, La Thuile, Aosta Valley, Italy. pp.327-331</w:t>
+              <w:t xml:space="preserve">New challenges for reference systems and numerical standards in astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.270-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627555v1</w:t>
+                <w:t xml:space="preserve">hal-00598207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing gravity law in the solar system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. -T. Jaekel</w:t>
+                <w:t xml:space="preserve">Casimir and short-range gravity tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New challenges for reference systems and numerical standards in astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.270-273</w:t>
+              <w:t xml:space="preserve">Experimental Gravity and Gravitational Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Italy. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598207v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests of gravity at the solar system scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28159,380 +28159,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra cold neutron quantum states / États quantiques des neutrons ultra froids. Workshop GRANIT-2010, 14-19 February 2010, Les Houches, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Meyerovich</w:t>
+                <w:t xml:space="preserve">Radioscience simulations in General Relativity and in alternative theories of gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultra cold neutron quantum states / États quantiques des neutrons ultra froids (GRANIT 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Gravity and Gravitational Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Italy. pp.259-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00638166v1</w:t>
+                <w:t xml:space="preserve">hal-00598206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioscience simulations in General Relativity and in alternative theories of gravity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+                <w:t xml:space="preserve">Ultra cold neutron quantum states / États quantiques des neutrons ultra froids. Workshop GRANIT-2010, 14-19 February 2010, Les Houches, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bertolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meyerovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gravity and Gravitational Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultra cold neutron quantum states / États quantiques des neutrons ultra froids (GRANIT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Les Houches, France. pp.703-736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2011.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598206v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00638166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scattering Approach to the Casimir Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Canaguier-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Field Theory under the influence of External Conditions (QFEXT09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, United States. pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28570,51 +28570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests of general relativity in the solar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Optics and Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Italy. pp.203-217, </w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28661,64 +28661,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational waves, diffusion and decoherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Optics and Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Italy. pp.219-239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28765,64 +28765,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Short Range Forces Using Cold Atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Angonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28880,609 +28880,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAP, an accelerometer package for Laplace and Tandem missions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des données doppler de pioneer 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Sumner</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Métris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A, Société Française d'Astronomie et d'Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.103-106</w:t>
+              <w:t xml:space="preserve">Journée sur l'exploration de la gravitation à l'échelle du système solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408306v1</w:t>
+                <w:t xml:space="preserve">hal-00416552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer 10 data analysis: Investigation on periodic anomalies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+                <w:t xml:space="preserve">GAP, an accelerometer package for Laplace and Tandem missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Berio</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la SF2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.133-136</w:t>
+              <w:t xml:space="preserve">Journées de la SF2A, Société Française d'Astronomie et d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417743v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of short range forces using trapped cold atoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemonde</w:t>
+                <w:t xml:space="preserve">Pioneer 10 data analysis: Investigation on periodic anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Frequency Standards and Metrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Pacific Grove, USA, United States</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802003v1</w:t>
+                <w:t xml:space="preserve">hal-00417743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal symmetry and quantum localization in space-time</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of short range forces using trapped cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Angonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Bialowieza 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Bialowieza, Poland. pp.61</w:t>
+              <w:t xml:space="preserve">Symposium on Frequency Standards and Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Pacific Grove, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288554v1</w:t>
+                <w:t xml:space="preserve">hal-03802003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des données doppler de pioneer 10</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformal symmetry and quantum localization in space-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur l'exploration de la gravitation à l'échelle du système solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Meudon, France</w:t>
+              <w:t xml:space="preserve">Proceedings Bialowieza 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Bialowieza, Poland. pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416552v1</w:t>
+                <w:t xml:space="preserve">hal-00288554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pioneer Anomaly : Data Analysis And Mission Proposal</w:t>
               </w:r>
@@ -29507,51 +29507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29718,103 +29718,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum decoherence and gravitational waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Leiden 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Leiden, Netherlands. pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29839,51 +29839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitation in the solar system and metric extensions of general relativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29915,325 +29915,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant grating pulse compression element with 99% flat top efficiency for high average power femtosecond laser machining</w:t>
+                <w:t xml:space="preserve">A new wireless and miniaturized high resolution optical displacement sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Flury</w:t>
+                <w:t xml:space="preserve">Y. Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lyndin</w:t>
+                <w:t xml:space="preserve">O. Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fechner</w:t>
+                <w:t xml:space="preserve">J.C. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schindler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Tonchev</w:t>
+                <w:t xml:space="preserve">A. Last</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe Photon management. Conference N° 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.668374⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61881B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.661913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369185v1</w:t>
+                <w:t xml:space="preserve">hal-00142958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new wireless and miniaturized high resolution optical displacement sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant grating pulse compression element with 99% flat top efficiency for high average power femtosecond laser machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jourlin</w:t>
+                <w:t xml:space="preserve">N. Lyndin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Parriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">R. Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Pommier</w:t>
+                <w:t xml:space="preserve">A. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Last</w:t>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61881B, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe Photon management. Conference N° 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61871I.1-61871I.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.661913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.668374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142958v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity tests and the Pioneer anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30265,402 +30265,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mission to Explore the Pioneer Anomaly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Fundamental Physics with the Laser Astrometric Test Of Relativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Turyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dittus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Foerstner</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Nordtvedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laemmerzahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmic Vision 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Noordwijk, Netherlands. pp.3-10</w:t>
+              <w:t xml:space="preserve">, 2004, Noordwijk, Netherlands. pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008613v1</w:t>
+                <w:t xml:space="preserve">hal-00008614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the First Prototype of RUGBI, Design and Deployment of a Grid for Bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+                <w:t xml:space="preserve">N. Démésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGRID 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Oxford, United Kingdom. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental Physics with the Laser Astrometric Test Of Relativity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+                <w:t xml:space="preserve">A Mission to Explore the Pioneer Anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dittus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Turyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Laemmerzahl</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lämmerzahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Foerstner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmic Vision 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Noordwijk, Netherlands. pp.11-18</w:t>
+              <w:t xml:space="preserve">, 2004, Noordwijk, Netherlands. pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008614v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty budget and interlaboratory field tests in SO2 and NOx emission measurements</w:t>
               </w:r>
@@ -30797,51 +30797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.36-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30978,321 +30978,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Casimir force between metallic mirrors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relativity of motion in quantum vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.1459</w:t>
+              <w:t xml:space="preserve">2002, pp.1447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002563v1</w:t>
+                <w:t xml:space="preserve">hal-00002564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir effect and vacuum energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">The Casimir force between metallic mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriaque Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.121-130</w:t>
+              <w:t xml:space="preserve">2002, pp.1459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002561v1</w:t>
+                <w:t xml:space="preserve">hal-00002563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativity of motion in quantum vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
+                <w:t xml:space="preserve">Casimir effect and vacuum energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriaque Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.1447</w:t>
+              <w:t xml:space="preserve">2002, pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002564v1</w:t>
+                <w:t xml:space="preserve">hal-00002561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum algebraic representation of localization and motion of a Dirac electron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31323,64 +31323,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and quantum noise in active systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31411,51 +31411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Observables associated with Einstein Localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31480,177 +31480,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Fluctuations and Inertia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Mechanical Effects of Radiation Pressure Quantum Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1997, pp.55</w:t>
+              <w:t xml:space="preserve">1997, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002567v1</w:t>
+                <w:t xml:space="preserve">hal-00002568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Effects of Radiation Pressure Quantum Fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Quantum Fluctuations and Inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1997, pp.65</w:t>
+              <w:t xml:space="preserve">1997, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002568v1</w:t>
+                <w:t xml:space="preserve">hal-00002567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a scintillating fibre detector for the UA2 upgrade</w:t>
               </w:r>
@@ -31806,51 +31806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabre C. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Optics and Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford Univ Press, pp.407-455, 2017, Quantum Optics and Nanophotonics</w:t>
@@ -31879,103 +31879,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of Solar System observations in alternative theories of gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -T. Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Poncin-Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thirteenth Marcel Grossmann Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.2357-2359, 2015</w:t>
@@ -32030,51 +32030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Canaguier-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32125,51 +32125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass, inertia and gravitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32302,51 +32302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cascade radiative de l'atome habillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32429,90 +32429,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum interference measurement of the free fall of anti-hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Guellati-Khélifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32543,90 +32543,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Casimir interaction between two dielectric spheres in salted water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Schoger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Spreng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Ludwig Ingold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo A. Maia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32657,103 +32657,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Foundations of the Universe with Space Tests of the Equivalence Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Battelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Bongs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -32775,64 +32775,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum non ideal measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32863,51 +32863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativity of Motion in Vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thierry Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33035,51 +33035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Khachatrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Sirunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CERN. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -33373,51 +33373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guyomard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clad&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2025.131107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa In&#225;cio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S.S Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A Maia Neto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.012816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caratsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13515-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663411v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Killian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Blumer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kloppenburg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00916-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118587" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spreng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad1846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-023-03763-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion J Turuani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin T Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reddy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02015-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blumer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caratsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clad&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12137-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Burkley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Gustafsson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00634-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berg&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac0235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touboul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.121102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac84be" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousselle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Guellati-Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac5b57" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chhun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abebf1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431988v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.022821" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schoger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Ludwig Ingold" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. Maia Neto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X22410056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770362v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117727" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Turuani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougerouse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saxey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117567" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00526-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Metris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Dhuicque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac49f6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K Koussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K&#228;mpfe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.413373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418020v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berg&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blanchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bongs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09718-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Pires" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ether" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spreng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Husson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Kim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Choi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165245" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164657" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baudis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Wey Chiow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09734-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060588v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Niang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charlton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Choi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.164" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Vasiliev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crivelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8088-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canaguier-Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-100530-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cr&#233;pin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2019-100196-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162735v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kupriyanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerout" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambrecht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1603-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Maia Neto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. S. Rosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Pires" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Marim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier-Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2019-100225-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299493v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4707" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110429v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Cherniavsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Lychagin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Muzychka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Nekhaev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-019-6835-Z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097323v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Yu. Voronin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.042119" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123624v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Voronin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lychagin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010974" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703844v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym10020037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thierry Jaekel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2010041" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02007596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Saleh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pigeon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1716-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jumelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Egaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauclair" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.02382" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaint Gu&#233;rout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/63001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705427v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.231101" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.032501" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kupriyanova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/33001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110593v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu Voronin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kupriyanova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/20/205003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kaltenbaek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aspelmeyer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Barker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bateman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0043-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280838v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Milton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022108" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554071v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Milton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.026102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/5/054001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091382v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/15/155002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850074v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50539-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umrath" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033203" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110649v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.042513" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-50898-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986939v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/21/214003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447710v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Altschul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.07.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206155v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Cassidy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/379642" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110656v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2731-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986116v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042125" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547155v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masters" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Agnor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagnola" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnoz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.05.008" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059416v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Arridge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agarwal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Agnor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.08.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023723v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Behunin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. R. Dalvit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Decca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. Jung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.062115" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721310v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/6/065006" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768986v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;rardin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.012901" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748979v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045413" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768984v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lussange" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Chan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.052514" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768987v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.022506" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748972v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063774513050088" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596240v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lenoir" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.08.012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658224v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salomon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/4/048002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789834v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3096264" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663201v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -T. Jaekel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/23/235027" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704118v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S. S. Rosa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085432" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598209v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Spilker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Anderson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami W. Asmar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9309-y" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677386v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.052501" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725527v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V Nesvizhevsky" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/16/165007" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R8DB7BDQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.180301" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617437v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Intravaia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.012504" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649153v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600135" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785384v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.12.004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633932v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.014902" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695810v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/9/093053" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713427v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.052509" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542129v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;vy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2011.06.005" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783484v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Bliznyuk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carquigny" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamchi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.084" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2BQFRM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719841v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Bord&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/14/145017" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560372v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rardin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.032508" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596663v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herv&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/20004" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515251v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09340" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486119v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.012511" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486218v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921309990676" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523126v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. R. Dalvit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052517" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511326v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9590-x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ6KCLNH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429899v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo a Maia Neto" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.040403" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502001v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Impens" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/40010" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503946v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Moreno" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messina" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.210401" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498285v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tris" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rio" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Courty" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9596-4" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9JKNMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354819v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ertmer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schubert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wendrich" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilowski" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiser" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9125-6" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626597v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Turyshev" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shao" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Nordtvedt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dittus" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laemmerzahl" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-009-9170-9" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-315T4TBC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354826v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amelino-Camelia" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aplin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arndt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Barrow" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Bingham" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9086-9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387380v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041113" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322209v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Courty" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.003" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367454v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9539-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354768v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Cavero-Pelaez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.230404" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363751v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Messina" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.022119" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183602v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164004" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311605v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatrchyan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hmayakyan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sirunyan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175281v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.040405" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266744v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.012115" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183600v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164028" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212013v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duchayne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.77.122003" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184416v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson B. Rodrigues" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164019" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315961v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00722-y" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168569v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.062108" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110783v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271807011656" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168565v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.068902" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159268v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatian" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/34/6/S01" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191987v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany-Fernandez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Almeida" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Almeida" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anagnostou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/04/P04004" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112885v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/10/243" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110522v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.100402" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116654v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deldicque" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ero" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fruehwirth" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02495-8" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112984v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Maia Neto" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/21/S49" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1N1FK4N0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004899v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herv&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.050405" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270965v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n G Barrera" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/10/E05" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025231v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Almeida" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Almeida" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjcd/s2005-02-011-3" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110523v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10340-1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110552v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/24/025" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110517v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/3/015" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112983v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brown-Hayes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Brownell" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.a R Dalvit" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J Kim" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/21/S10" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004846v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/11/015" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003335v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732305017275" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009048v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012115" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112896v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onofrio" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/24/012" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004847v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X05024523" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003334v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10433-9" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002460v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Intravaia" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002572v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GERG.0000046183.31629.02" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009049v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/21/5/121" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-159P799X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270855v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001644v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00374-9" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001643v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.043811" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001642v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201008X" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002165v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002461v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201042X" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002462v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002473v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001641v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002474v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002472v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002477v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001626v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grassia" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002475v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002128v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002129v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001624v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002494v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002478v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002479v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002483v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002495v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002498v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002496v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002497v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002484v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996121" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002499v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002500v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002485v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002501v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002502v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002487v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002463v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002486v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002480v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002481v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002467v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002466v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993258" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002464v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993114" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002482v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993135" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002471v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002468v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559094v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00325017" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9J2RF66N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559019v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90254-O" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ83LZR4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002469v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992130" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559027v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(91)90172-A" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRXVS7W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002470v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991216" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002476v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210990v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giacobino" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heidmann" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500100120900" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F20C16BA62D935DFE80863D6847348CE7F43066/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559029v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(89)90446-X" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LP5BP71-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227623v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19882112" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5157534644F7F3D3CF4A33023B7E2DA36E91CB76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740676v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalibard" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.979" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210143v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460110193700" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D46B1FA88600EC351DBC54DCC896EBFC8EF1432/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740667v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/17/22/018" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209820v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01984004505087300" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6609A879740B4A504EA964D60CC651D92B4ABA35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740665v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(83)90314-0" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJ29ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209720v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dalibard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198300440120133700" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0AE1EE368E3902A7BA5B7F308F563C21F0FC681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209478v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019820043070102100" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740664v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Himbert" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont-Roc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(82)90086-4" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J014S0R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740663v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspect" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roger" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.45.617" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231353v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01977003808017300" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798069v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Alonso" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Antoniadis" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ara&#250;jo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0185291" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284171v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284177v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419343v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bsawmaii" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.8" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060600v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B H Kim" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Comini" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.122" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024224v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vasiliev" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ahokas" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno J&#228;rvinen" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Voronin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-018-1551-x" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465532v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamdi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schutz" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farah" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116552v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1570-2" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584593v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimball A. Milton" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Kalauni" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Parashar" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201600047" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802015v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-P Cr&#233;pin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016941v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthod" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veillas" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584632v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biraben" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2016.7540781" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342333v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Li" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sedao" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965473v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huckert" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auray" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=0. Guerin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174090v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reynaud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965472v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Auray" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779998v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brook-Roberge" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1154-8" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149095v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Indelicato" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chardin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandemange" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lunney" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manea" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-014-1019-6" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965402v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=2. Auray" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963781v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201019451460266X" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787328v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peteuil" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fruchard" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abadie" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670791v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194512007374" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619015v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606367v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628693v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00647834v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thierry Jaekel" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601649v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00638171v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antoniadis" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baessler" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chner" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Fedorov" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoedl" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.05.004" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GWRDH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617955v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601909v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627555v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598207v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Courty" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611400v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00638166v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertolami" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubbers" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyerovich" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.09.001" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X06Z8HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598206v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448815v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213487v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-58603-990-5-203" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213489v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-58603-990-5-219" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734721v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Angonin" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812838223_0004" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408306v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumner" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417743v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802003v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288554v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416552v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415274v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levy" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rio" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976294v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poulleau" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayolle" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uzzan" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleage" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288533v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288540v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369185v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flury" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lyndin" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fechner" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schindler" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tonchev" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668374" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142958v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jourlin" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parriaux" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Last" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.661913" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110519v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008613v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#228;mmerzahl" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theil" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foerstner" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025084v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Del&#233;age" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008614v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972457v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raventos" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Blank" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Emmenegger" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gould" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002560v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972425v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002563v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002561v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002564v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002565v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002562v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002566v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002567v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002568v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021171v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ansorge" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Katvars" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. . Lefebvre" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccluskey" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Munday" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074114v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780355v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492585v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20288-9_4" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349071v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3015-3" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002176v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741135v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660425v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485528v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350209v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002573v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002574v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024730v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatyan" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grigorian" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Khachatrian" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011837v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guyomard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clad&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2025.131107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa In&#225;cio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S.S Rosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A Maia Neto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.012816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Killian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Blumer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crivelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kloppenburg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00916-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caratsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13515-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118587" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Spreng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad1846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Burkley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Gustafsson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00634-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion J Turuani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin T Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reddy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-023-02015-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Adrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blumer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caratsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clad&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12137-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-023-03763-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Guellati-Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-022-00526-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Touboul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Metris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Dhuicque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac49f6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Berg&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.121102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac84be" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac5b57" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167263" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chhun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/abebf1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac0235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.022821" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770362v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117727" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schoger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Ludwig Ingold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A. Maia Neto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X22410056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Turuani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougerouse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saxey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117567" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418020v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berg&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blanchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bongs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09718-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Husson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Choi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165245" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Pires" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ether" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spreng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.033037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K Koussi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K&#228;mpfe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.413373" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164657" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baudis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Wey Chiow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Christophe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09734-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060588v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Niang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Charlton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Choi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.164" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Vasiliev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Widmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crivelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8088-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Canaguier-Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2020-100530-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Yu. Voronin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.042119" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cr&#233;pin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2019-100196-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kupriyanova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambrecht" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1603-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183833v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Maia Neto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. S. Rosa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Pires" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Marim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canaguier-Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2019-100225-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab4707" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Cherniavsky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Lychagin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Muzychka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Nekhaev" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-019-6835-Z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02007596v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Saleh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pigeon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1716-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym10020037" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123624v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Voronin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lychagin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010974" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thierry Jaekel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2010041" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645880v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Kupriyanova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/33001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634360v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jumelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Egaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauclair" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.02382" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110527v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaint Gu&#233;rout" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/63001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705427v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.231101" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554413v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.032501" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Milton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.022108" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110593v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu Voronin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kupriyanova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/20/205003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554071v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Milton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.026102" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kaltenbaek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aspelmeyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Barker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bassi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bateman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0043-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/5/054001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447710v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Altschul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.07.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206155v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Cassidy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/379642" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110656v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850074v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50539-x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083350v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Umrath" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.033203" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.042513" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dufour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/15/155002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089737v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-50898-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986939v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/21/214003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Debu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery V. Nesvizhevsky" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2731-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986116v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042125" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547155v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masters" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Achilleos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Agnor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campagnola" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnoz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.05.008" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059416v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Arridge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agarwal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Agnor" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.08.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023723v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Behunin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. R. Dalvit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Decca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. Jung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.062115" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596240v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lenoir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2012.08.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768986v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;rardin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.012901" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721310v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/6/065006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748979v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045413" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768984v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lussange" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Chan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.052514" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768987v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.022506" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748972v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063774513050088" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633932v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.014902" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695810v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/9/093053" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713427v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.052509" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658224v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Bord&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salomon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/4/048002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789834v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3096264" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704118v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S. S. Rosa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085432" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663201v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -T. Jaekel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Poncin-Lafitte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/23/235027" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598209v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda J. Spilker" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Anderson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami W. Asmar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-012-9309-y" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.052501" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V Nesvizhevsky" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/16/165007" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R8DB7BDQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617437v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Intravaia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.012504" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649153v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X12600135" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785384v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.12.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677390v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.180301" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596663v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herv&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/20004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542129v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;vy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foulon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2011.06.005" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783484v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Bliznyuk" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carquigny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamchi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.084" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2BQFRM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719841v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Bord&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/14/145017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560372v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rardin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.032508" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498285v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;tris" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;rio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Courty" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9596-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RV9JKNMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502001v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Impens" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. R. Dalvit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/40010" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503946v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Moreno" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messina" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.210401" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486218v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921309990676" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515251v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Borde" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09340" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486119v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.012511" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511326v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9590-x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ6KCLNH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523126v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.052517" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo a Maia Neto" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.040403" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363751v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Messina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.022119" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626597v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Turyshev" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shao" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Nordtvedt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dittus" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laemmerzahl" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-009-9170-9" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-315T4TBC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354819v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ertmer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schubert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wendrich" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilowski" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiser" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9125-6" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195434v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Andersen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Anderson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. B&#233;rio" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9084-y" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474549v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchayne" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Landragin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9118-5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354826v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amelino-Camelia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aplin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arndt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Barrow" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Bingham" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9086-9" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387380v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041113" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322209v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berio" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Metris" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Courty" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.01.003" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367454v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salomon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-009-9539-0" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354768v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Cavero-Pelaez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.230404" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315961v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00722-y" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183602v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164004" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175281v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.040405" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311605v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatrchyan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hmayakyan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khachatryan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Sirunyan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/3/08/S08004" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266744v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.012115" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183600v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164028" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212013v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duchayne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.77.122003" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184416v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson B. Rodrigues" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/16/164019" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168569v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.062108" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110783v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271807011656" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00159268v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatian" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sirunyan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/34/6/S01" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168565v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.068902" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00191987v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adzic" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alemany-Fernandez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Almeida" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Almeida" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anagnostou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/2/04/P04004" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112983v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brown-Hayes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H Brownell" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.a R Dalvit" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J Kim" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/21/S10" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110517v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/3/015" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112885v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/10/243" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110522v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.100402" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116654v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deldicque" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ero" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fruehwirth" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2006-02495-8" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112984v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Maia Neto" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/21/S49" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1N1FK4N0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270965v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n G Barrera" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/10/E05" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004899v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herv&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.050405" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025231v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Almeida" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Almeida" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjcd/s2005-02-011-3" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110523v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10340-1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110552v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/23/24/025" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003334v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10433-9" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003335v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732305017275" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004846v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/11/015" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009048v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.012115" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112896v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Onofrio" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/22/24/012" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004847v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X05024523" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002572v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:GERG.0000046183.31629.02" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002460v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Intravaia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009049v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/21/5/121" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-159P799X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270855v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001644v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00374-9" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001643v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.67.043811" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001642v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201008X" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002165v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002461v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X0201042X" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002473v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002462v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002475v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002474v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002472v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001641v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002477v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001626v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grassia" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002128v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002129v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001624v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002478v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002479v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002494v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002498v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002496v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002483v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002495v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002485v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giacobino" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002484v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996121" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002497v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002499v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002500v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002463v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002486v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002501v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002502v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002487v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002480v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002481v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002467v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002466v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993258" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002464v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993114" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002482v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993135" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002468v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559094v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00325017" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9J2RF66N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559019v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90254-O" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ83LZR4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002471v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002469v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992130" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559027v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(91)90172-A" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRXVS7W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002470v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991216" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002476v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210990v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giacobino" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heidmann" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500100120900" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F20C16BA62D935DFE80863D6847348CE7F43066/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559029v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(89)90446-X" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LP5BP71-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740676v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalibard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.979" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227623v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19882112" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5157534644F7F3D3CF4A33023B7E2DA36E91CB76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210143v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198500460110193700" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D46B1FA88600EC351DBC54DCC896EBFC8EF1432/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209820v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01984004505087300" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6609A879740B4A504EA964D60CC651D92B4ABA35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740667v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3700/17/22/018" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209720v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dalibard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198300440120133700" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0AE1EE368E3902A7BA5B7F308F563C21F0FC681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740665v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(83)90314-0" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJ29ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209478v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019820043070102100" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740664v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Himbert" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont-Roc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(82)90086-4" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J014S0R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740663v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspect" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roger" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.45.617" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231353v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01977003808017300" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798069v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Abend" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Allard" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Alonso" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Antoniadis" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ara&#250;jo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0185291" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284177v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284171v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060600v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B H Kim" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Comini" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.137.122" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419343v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bsawmaii" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.8" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024224v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vasiliev" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Ahokas" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno J&#228;rvinen" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Voronin" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-018-1551-x" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465532v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamdi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schutz" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farah" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116552v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-019-1570-2" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802015v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-P Cr&#233;pin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584593v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimball A. Milton" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Kalauni" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Parashar" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201600047" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342333v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;villon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Li" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Sedao" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016941v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthod" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veillas" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584632v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biraben" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2016.7540781" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965473v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huckert" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auray" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=0. Guerin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174090v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Berthod" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;mpfe" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reynaud" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779998v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brook-Roberge" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1154-8" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965472v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Auray" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965402v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=2. Auray" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01149095v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Indelicato" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chardin" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandemange" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lunney" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Manea" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-014-1019-6" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963781v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201019451460266X" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787328v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peteuil" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fruchard" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abadie" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670791v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194512007374" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606367v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628693v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00647834v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thierry Jaekel" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601649v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00638171v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antoniadis" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baessler" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chner" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Fedorov" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoedl" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.05.004" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GWRDH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619015v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617955v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627555v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598207v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Courty" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601909v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611400v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598206v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00638166v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertolami" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubbers" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyerovich" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.09.001" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X06Z8HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448815v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213487v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-58603-990-5-203" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213489v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-58603-990-5-219" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734721v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Angonin" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812838223_0004" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416552v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408306v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foulon" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sumner" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417743v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802003v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288554v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415274v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levy" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;rio" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976294v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poulleau" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fayolle" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uzzan" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleage" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288533v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288540v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142958v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jourlin" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parriaux" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Last" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.661913" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369185v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flury" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lyndin" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fechner" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schindler" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tonchev" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.668374" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110519v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008614v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025084v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Del&#233;age" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008613v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#228;mmerzahl" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theil" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foerstner" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972457v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raventos" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Blank" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Emmenegger" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gould" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002560v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972425v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002564v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002563v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002561v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002565v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002562v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002566v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002568v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002567v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021171v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ansorge" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Katvars" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. . Lefebvre" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mccluskey" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Munday" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074114v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780355v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492585v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20288-9_4" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349071v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3015-3" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002176v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741135v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660425v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485528v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350209v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002573v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002574v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024730v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Bayatyan" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grigorian" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Khachatrian" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011837v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>