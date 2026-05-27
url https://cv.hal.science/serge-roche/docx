--- v0 (2026-03-30)
+++ v1 (2026-05-27)
@@ -66,5767 +66,5767 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SLAP controls mTORC2 integrity via UBE3C-mediated non-degradative mLST8 ubiquitination to suppress colorectal tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Mevizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 33 (5), pp.1020-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41418-025-01633-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid-driven Src self-association modulates its transformation capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrem-Laareb Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina I Giannotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fourgous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Boublik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (5), pp.e202403019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202403019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progastrin Promotes Colorectal Cancer Stem Cell‐Like Properties via the Receptor PZR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barbery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Jeitany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12 (38), pp.e02136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202502136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of Src tumor activity by its N-terminal intrinsically disordered region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barbery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (7), pp.960-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-021-02092-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oncogenic Signalling of PEAK2 Pseudokinase in Colon Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fourgous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Montarras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Kerneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14122981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New functions of DDR1 collagen receptor in tumor dormancy, immune exclusion and therapeutic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.956926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.956926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHED-Dependent Oncogenic Signaling of the PEAK3 Pseudo-Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ounoughene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fourgous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Boublik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Saland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.6344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13246344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Src Family Tyrosine Kinases in Intestinal Homeostasis, Regeneration and Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Mevizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12082014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collagen Kinase Receptors as Potential Therapeutic Targets in Metastatic Colon Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.00125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roles of exosomes in metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (5), pp.C869-C880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00218.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of Tyrosine Kinase Signalling by Small Adaptors in Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Mevizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11050669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DDR1 inhibition as a new therapeutic strategy for colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23723556.2018.1465882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of DDR1-BCR signalling by nilotinib as a new therapeutic strategy for metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Jeitany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Tosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Le Guet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.e7918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201707918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimerization of the Pragmin Pseudo-Kinase Regulates Protein Tyrosine Phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Kerneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), pp.545-554.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2018.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Unique Domain Forms a Fuzzy Intramolecular Complex in Src Family Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arbesú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago N. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M.C. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.630--640.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2017.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntenin mediates SRC function in exosomal cell-to-cell communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naga Sailaja Imjeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Menck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Luis Egea-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (47), pp.12495 - 12500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1713433114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of small adaptor proteins in the control of oncogenic signaling driven by tyrosine kinases in human cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11033-11055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.6929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01292961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesicular trafficking regulators are new players in breast cancer progression: Role of TOM1L1 in ERBB2-dependent invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bénistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular &amp; Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (4), pp.e1182241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23723556.2016.1182241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOM1L1 drives membrane delivery of MT1-MMP to promote ERBB2-induced breast cancer cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiani Touaitahuata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.10765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABL Tyrosine Kinase Inhibition Variable Effects on the Invasive Properties of Different Triple Negative Breast Cancer Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0118854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">YES oncogenic activity is specified by its SH4 domain and regulates RAS/MAPK signaling in colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Benistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (6), pp.1972--1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The SH3 Domain Acts as a Scaffold for the N-Terminal Intrinsically Disordered Regions of c-Src</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Arbesú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel-Lise Le~roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Amata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (5), pp.893--902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2015.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progastrin a new pro-angiogenic factor in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Najib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kowalski-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cohen-Jonathan-Moyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (24), pp.3120--3130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2014.255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBL controls a tyrosine kinase network involving AXL, SYK and LYN in nilotinib-resistant chronic myeloid leukaemia: CBL controls kinase expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Trégoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Prouzet-Mauléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 237 (1), pp.14--24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.4561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of phosphoproteomics in understanding SRC signaling in normal and tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2-3), pp.232--244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201400162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SLAP displays tumour suppressor functions in colorectal cancer via destabilization of the SRC substrate EPHA2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.3159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms4159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse in vivo de la signalisation tumorale induite par les tyrosinekinases par protéomique quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (5), pp.558--566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143005020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The short form of RON is expressed in acute myeloid leukemia and sensitizes leukemic cells to cMET inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.325-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/leu.2012.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific Oncogenic Activity of the Src-Family Tyrosine Kinase c-Yes in Colon Carcinoma Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Paquay de Plater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e17237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Src family tyrosine kinases-driven colon cancer cell invasion is induced by Csk membrane delocalization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bénistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Veracini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (9), pp.1303-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2009.450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative phosphoproteomics reveals a cluster of tyrosine kinases that mediates SRC invasive activity in advanced colon carcinoma cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (6), pp.2279-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-2354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence that Resistance to Nilotinib May Be Due to BCR-ABL, Pgp, or Src Kinase Overexpression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Mahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (23), pp.9809-9816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-1008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cytoplasmic signalling by the c-Abl tyrosine kinase in normal and cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Benistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (11), pp.617-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20080020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Src-like adaptor protein regulates PDGF-induced actin dorsal ruffles in a c-Cbl-dependent manner.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (24), pp.3494-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1211011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Csk-binding protein PAG regulates PDGF-induced Src mitogenic signaling via GM1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Veracini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhart Schraven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Horejsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 182 (3), pp.603-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200705102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The tyrosine kinase Abl is required for Src-transforming activity in mouse fibroblasts and human breast cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (52), pp.7313-7323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1210543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tom1L1-clathrin heavy chain complex regulates membrane partitioning of the tyrosine kinase Src required for mitogenic and transforming activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bénistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (21), pp.7631-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00543-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Function for Phosphoinositide 3-Kinase β Lipid Products in Coupling βγ to Ras Activation in Response to Lysophosphatidic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Wetzker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Tonks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (24), pp.21167-21178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110411200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Critical Role for Phosphoinositide 3-Kinase Upstream of Gab1 and SHP2 in the Activation of Ras and Mitogen-activated Protein Kinases by Epidermal Growth Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 276 (12), pp.8856-8864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M006966200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Epidermal Growth Factor Receptor/Gab1 Signaling Pathway Is Required for Activation of Phosphoinositide 3-Kinase by Lysophosphatidic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 274 (46), pp.32835-32841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.274.46.32835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Function for Phosphatidylinositol 3-Kinase β (p85α-p110β) in Fibroblasts during Mitogenesis: Requirement for Insulin- and Lysophosphatidic Acid-Mediated Signal Transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Downward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Courtneidge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (12), pp.7119-7129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.18.12.7119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slap restricts oncogenic Src-family kinase signaling to maintain colonic epithelial homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouheir Houhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francina Langa Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLAP controls mTORC2 integrity via UBE3C-mediated mLST8 ubiquitination to mediate its tumour suppressive function in colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Mevizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHED-dependent oncogenic signalling of the PEAK3 pseudo-kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ounoughene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fourgous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Ounoughene</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yvan Boublik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Saland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Src tumor activity by its N-terminal intrinsically disordered region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Aponte</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Barbery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369660v1</w:t>
-              </w:r>
-[...5228 lines deleted...]
-                <w:t xml:space="preserve">hal-03191846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5981,51 +5981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Naim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Houhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cauchois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa Vives" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Greaves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ounoughene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourgous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Boublik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guiraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aponte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sirvent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barbery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-025-01633-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irrem-Laareb Mohammad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I Giannotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Espie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Jeitany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202502136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02092-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Montarras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kerneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14122981" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papadopoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.956926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339517v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00218.2019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11050669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01905024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2018.1465882" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Tosti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Le Guet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201707918" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.01.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arbes&#250;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maffei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N. Cordeiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.C. Teixeira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda P&#233;rez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.02.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Sailaja Imjeti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Menck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Egea-Jimenez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lembo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713433114" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01292961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6929" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;nistant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2016.1182241" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descamps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiani Touaitahuata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10765" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benistant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel-Lise Le~roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amata" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.03.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Najib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kowalski-Chauvel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Do" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cohen-Jonathan-Moyal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2014.255" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cannet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gioia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tr&#233;goat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lagarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prouzet-Maul&#233;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4561" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3XLC32F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400162" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E732D03655DA2762ED75FAEA136CB9B845364C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larive" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4159" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942937v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784565v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fialin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larrue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vergez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bertoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2012.240" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sancier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Paquay de Plater" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edmonds" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017237" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443776v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nistant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannequin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veracini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.450" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fialin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2354" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mahon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Belloc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Turcq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-1008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346793v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boureux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1211011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348407v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Veracini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Schraven" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Horejsi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200705102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210543" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00543-07" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191860v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Wetzker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laffargue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Tonks" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110411200" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayeux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Chretien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006966200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.46.32835" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Downward" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Courtneidge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.18.12.7119" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Naim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cauchois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Greaves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-025-01633-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irrem-Laareb Mohammad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I Giannotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourgous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Boublik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafitte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barbery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Espie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Jeitany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202502136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aponte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sirvent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02092-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Montarras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kerneur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14122981" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Papadopoulou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.956926" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ounoughene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guiraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13246344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00218.2019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11050669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01905024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2018.1465882" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Tosti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Le Guet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201707918" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.01.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arbes&#250;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maffei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N. Cordeiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.C. Teixeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.02.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Sailaja Imjeti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Menck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Egea-Jimenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lembo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713433114" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01292961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6929" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;nistant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2016.1182241" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descamps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiani Touaitahuata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10765" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cannet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118854" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benistant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel-Lise Le~roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Amata" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.03.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Najib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kowalski-Chauvel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Do" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cohen-Jonathan-Moyal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2014.255" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gioia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tr&#233;goat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lagarde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Prouzet-Maul&#233;on" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.4561" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3XLC32F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400162" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E732D03655DA2762ED75FAEA136CB9B845364C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larive" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143005020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fialin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larrue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vergez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bertoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2012.240" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sancier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dumont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Paquay de Plater" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Edmonds" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017237" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443776v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nistant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannequin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veracini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2009.450" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fialin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2354" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mahon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hayette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Belloc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Turcq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-1008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boureux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1211011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Veracini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Schraven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Horejsi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200705102" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210543" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Franco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00543-07" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191860v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Wetzker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laffargue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Tonks" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110411200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayeux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Chretien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006966200" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.46.32835" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191846v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Downward" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Courtneidge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.18.12.7119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Houhou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francina Langa Vives" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380083v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369637v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>