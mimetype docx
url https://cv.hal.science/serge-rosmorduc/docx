--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,199 +100,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital writing of hieroglyphic texts</w:t>
+                <w:t xml:space="preserve">L'organisation spatiale des textes hiéroglyphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Rosmorduc</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosmorduc Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Digital Egyptology: Texts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editorial Universidad de Alcalá, pp.37-53, 2022</w:t>
+              <w:t xml:space="preserve">Guide des écritures de l'Égypte ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.130-137, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725286v1</w:t>
+                <w:t xml:space="preserve">hal-03725323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation spatiale des textes hiéroglyphiques</w:t>
+                <w:t xml:space="preserve">Digital writing of hieroglyphic texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosmorduc Serge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serge Rosmorduc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlos Gracia Zamacona &amp; Jónatan Ortiz-García. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guide des écritures de l'Égypte ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.130-137, 2022</w:t>
+              <w:t xml:space="preserve">Handbook of Digital Egyptology: Texts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad de Alcalá, pp.37-53, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725323v1</w:t>
+                <w:t xml:space="preserve">hal-03725286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours du vizir To (P. Turin 1880, ro 2,20-3,4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rosmorduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Collombert; D. Lefèvre; S. Polis; J. Winand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aere perennius. Mélanges égyptologiques en l’honneur de Pascal Vernus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, 2016, 978-90-429-3239-5</w:t>
@@ -334,51 +334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hieroglyphic Sign Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Polis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rosmorduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Amstutz; A. Dorn; M. Müller; M. Ronsdorf &amp; S. Uljas (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Boundaries, Festschrift für Antonio Loprieno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Widmaier Verlag, pp.149-174, 2015, 978-3-943955-60-6</w:t>
@@ -439,51 +439,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Transliteration of Late Egyptian Using Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rosmorduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingua Aegyptia - Journal of Egyptian Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lingua Aegyptia, 28, pp.233-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -530,51 +530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réviser le codage de l?égyptien ancien : Vers un répertoire partagé des signes hiéroglyphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Polis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rosmorduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.45-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -599,51 +599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation au néo égyptien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosmorduc Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -677,51 +677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation au néo-égyptien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rosmorduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -782,51 +782,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Linguistics in Egyptology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rosmorduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCLA Encyclopedia of Egyptology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1021,51 +1021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersection of Multitape Transducers vs. Cascade of Binary Transducers: The Example of Egyptian Hieroglyphs Transliteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rosmorduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSMNLP - International Workshop on Finite State Methods and Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Blois, France. pp.74--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1174,51 +1174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Uggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosmorduc Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Papyrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1412,51 +1412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rosmorduc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmorduc Serge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485492v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Polis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37011/lingaeg.28.07" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.58" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565044v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Elwert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chaufray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wackenier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Uggetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmorduc Serge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rosmorduc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485492v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Polis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37011/lingaeg.28.07" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.58" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565044v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Elwert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00660490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chaufray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wackenier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Uggetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>