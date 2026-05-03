--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -468,295 +468,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation on the influence of wall deformations on mixing quality of a Multifunctional Heat Exchanger/Reactor (MHER)</w:t>
+                <w:t xml:space="preserve">Multiobjective optimization of Vortex Generators for heat transfer enhancement in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+                <w:t xml:space="preserve">H. Karkaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+                <w:t xml:space="preserve">T. Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Beauvillier</w:t>
+                <w:t xml:space="preserve">C. Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 220, pp.124862. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.100633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467839v1</w:t>
+                <w:t xml:space="preserve">hal-04518633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective optimization of Vortex Generators for heat transfer enhancement in turbulent flows</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation on the influence of wall deformations on mixing quality of a Multifunctional Heat Exchanger/Reactor (MHER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Karkaba</w:t>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dbouk</w:t>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Habchi</w:t>
+                <w:t xml:space="preserve">Antoine Beauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.100633. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.124862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518633v1</w:t>
+                <w:t xml:space="preserve">hal-04467839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in-depth examination of flow structures organization downstream of a delta-winglet pair vortex generator under laminar, transitional, and turbulent flow regimes</w:t>
               </w:r>
@@ -993,51 +993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of using multiple vortex generator rows on heat transfer enhancement inside an asymmetrically heated rectangular channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karkaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,51 +1244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement of air cooled photo-voltaic thermal panel using economic model predictive control and vortex generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karkaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,90 +1378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swirl influence on thermo-hydraulic performances within a heat exchanger/reactor with macro deformed walls in laminar flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yahiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mehra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1807,51 +1807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 169, pp.108637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1989,103 +1989,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi objective optimization of vortex generators for heat transfer enhancement using large design space exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karkaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing - Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 154, pp.107982. </w:t>
@@ -2175,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (8), pp.2487-2502. </w:t>
@@ -2519,304 +2519,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclination Angle Optimization for “Inclined Projected Winglet Pair” Vortex Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of transitional flows in an elliptical finned-tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4041438⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171685v1</w:t>
+                <w:t xml:space="preserve">hal-02538905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of transitional flows in an elliptical finned-tube heat exchanger</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Inclination Angle Optimization for “Inclined Projected Winglet Pair” Vortex Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Oneissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 144, pp.158-172. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.011014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4041438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538905v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Reynolds Number on Laminar Mixing in an Annular Tube Combining Two Crossed Secondary Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3058,51 +3058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (5), pp.1441-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3246,278 +3246,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rectangular winglet pair roll angle on the heat transfer enhancement in laminar channel flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
+                <w:t xml:space="preserve">Polymères conducteurs thermiques pour échangeurs de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 941, pp.66-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525542v1</w:t>
+                <w:t xml:space="preserve">hal-01773487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymères conducteurs thermiques pour échangeurs de chaleur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of rectangular winglet pair roll angle on the heat transfer enhancement in laminar channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assadour Khanjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773487v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel design of delta winglet pair vortex generator for heat transfer enhancement</w:t>
               </w:r>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3762,51 +3762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy simulation and Reynolds-averaged Navier–Stokes modeling of flow in staggered plate arrays: Comparison at various flow regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.286-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4706,51 +4706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71, pp.306-319. </w:t>
@@ -4794,172 +4794,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of non-erodible particles on aeolian erosion: Wind-tunnel simulations of a sand oblong storage pile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.L. Harion</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.07.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (7), pp.1136-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539080v1</w:t>
+                <w:t xml:space="preserve">hal-02539082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic mixing by longitudinal vorticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4981,232 +4969,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104 (18), pp.439-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+                <w:t xml:space="preserve">Effects of non-erodible particles on aeolian erosion: Wind-tunnel simulations of a sand oblong storage pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.672-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02539082v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative infrared investigation of local heat transfer in a circular finned tube heat exchanger assembly</w:t>
               </w:r>
@@ -5658,51 +5658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.14-25. </w:t>
@@ -6381,377 +6381,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of deposition model on particulate fouling of heat exchanger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+                <w:t xml:space="preserve">Étude numérique de l'intensification des échanges dans un absorbeur de capteur solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.447-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071526v1</w:t>
+                <w:t xml:space="preserve">hal-05287272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Ammonia Adsorption Equilibrium Time on a Sensitive Surface Through Flow Field Optimization: A CFD Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Fahes</w:t>
+                <w:t xml:space="preserve">Impact of deposition model on particulate fouling of heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kousseila Atsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219779v1</w:t>
+                <w:t xml:space="preserve">hal-05071526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de l'intensification des échanges dans un absorbeur de capteur solaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing Ammonia Adsorption Equilibrium Time on a Sensitive Surface Through Flow Field Optimization: A CFD Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Fahes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puwit Chongcharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/ffhmt25.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287272v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par STD de l’intégration d’une installation de panneaux aérovoltaïques sur une maison dite passive</w:t>
               </w:r>
@@ -6927,90 +6927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique des déformations pariétales sur l’intensification des transferts de chaleur et du mélange dans un écoulement interne tubulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yahiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7042,243 +7042,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des corrélations qui régissent les échanges convectifs au sein du chenal d’un panneau aérovoltaïque</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Déposition de particules solides dans un échangeur thermique à tubes ailetés : analyse numérique via une approche Euler–Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kousseila Atsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489268v1</w:t>
+                <w:t xml:space="preserve">hal-04201208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déposition de particules solides dans un échangeur thermique à tubes ailetés : analyse numérique via une approche Euler–Lagrange</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gautier</w:t>
+                <w:t xml:space="preserve">Étude comparative des corrélations qui régissent les échanges convectifs au sein du chenal d’un panneau aérovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Feldheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201208v1</w:t>
+                <w:t xml:space="preserve">hal-04489268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'écoulement à l'aval d'un générateur de tourbillons longitudinaux par simulations LES</w:t>
               </w:r>
@@ -7381,90 +7381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yahiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7496,628 +7496,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analysis of the influence of wall macro-deformations on the thermal-hydraulic performances and on the mixing quality of an annular tube configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yahiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque Interuniversitaire Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">26th Congrès international de génie chimique et des procédés (CHISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208406v1</w:t>
+                <w:t xml:space="preserve">hal-04474617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la combinaison de panneaux aérovoltaïques améliorés et d’un bâtiment énergétiquement performant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Feldheim</w:t>
+                <w:t xml:space="preserve">Pressure driven soft vortex generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assadour Khanjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Russeil</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Valenciennes (Nord), France</w:t>
+              <w:t xml:space="preserve">FIV2022 12th International Conference on Flow-Induced Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489270v1</w:t>
+                <w:t xml:space="preserve">hal-03823099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure driven soft vortex generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
+                <w:t xml:space="preserve">Simulation numérique de dépôts de particules dans un échangeur par approche Euler – Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kousseila Atsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIV2022 12th International Conference on Flow-Induced Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30e Congrès Français de Thermique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823099v1</w:t>
+                <w:t xml:space="preserve">hal-04199248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de dépôts de particules dans un échangeur par approche Euler – Lagrange</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rafik Ouchene</w:t>
+                <w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yahiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Congrès Français de Thermique,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVème Colloque Interuniversitaire Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2022-079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199248v1</w:t>
+                <w:t xml:space="preserve">hal-04208406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the influence of wall macro-deformations on the thermal-hydraulic performances and on the mixing quality of an annular tube configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+                <w:t xml:space="preserve">Étude de la combinaison de panneaux aérovoltaïques améliorés et d’un bâtiment énergétiquement performant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Liemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Feldheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Congrès international de génie chimique et des procédés (CHISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes (Nord), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474617v1</w:t>
+                <w:t xml:space="preserve">hal-04489270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation study on the flow and heat transfer characteristics of R1234yf flow boiling in conventional channels</w:t>
               </w:r>
@@ -8500,51 +8500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Matériaux Polymères &amp; Industrie des Transports 2017: Une contribution clé à la mobilité et l’allègement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFIP / GPA / IMT Lille Douai, May 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8569,51 +8569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des nombres de Reynolds et de Prandtl sur les performances thermo-hydrauliques d'un tube annulaire à parois macro-déformées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8716,51 +8716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Colloque International Franco-Québécois sur la Thermique des Systèmes (CIFQ 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8904,243 +8904,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du nombre de Reynolds sur les performances thermo-hydrauliques d'un tube annulaire à parois macro-déformées combinant deux écoulements secondaires croisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+                <w:t xml:space="preserve">Performance of one row finned-tube compact heat exchanger: Influence of geometry, compactness and fin thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie-Anne Zambaux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thermique, May 2016, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">EUROTHERM Seminar No 106: Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474533v1</w:t>
+                <w:t xml:space="preserve">hal-01782329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of one row finned-tube compact heat exchanger: Influence of geometry, compactness and fin thermal conductivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Influence du nombre de Reynolds sur les performances thermo-hydrauliques d'un tube annulaire à parois macro-déformées combinant deux écoulements secondaires croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Zambaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTHERM Seminar No 106: Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique, May 2016, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782329v1</w:t>
+                <w:t xml:space="preserve">hal-04474533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel design of delta winglet pair vortex generator for heat transfer enhancement</w:t>
               </w:r>
@@ -9178,51 +9178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Seminar 106 Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9299,51 +9299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTEA 2016 Third International Conference on Advances in Computational Tools for Engineering Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Zouk-Mosbeh, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9420,51 +9420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAAS21 International Science Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9541,51 +9541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAAS21 International Science Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9649,51 +9649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEFAT2014 10th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Orlando, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9820,338 +9820,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vortex enhanced finned-tube heat exchanger with flow deflectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas François</w:t>
+                <w:t xml:space="preserve">PERFORMANCES THERMO-HYDRAULIQUES D’UN TUBE EN U AUX PAROIS MACRO-DEFORMEES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Zambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.36</w:t>
+              <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes CIFQ2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259311v1</w:t>
+                <w:t xml:space="preserve">hal-04474704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCES THERMO-HYDRAULIQUES D’UN TUBE EN U AUX PAROIS MACRO-DEFORMEES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+                <w:t xml:space="preserve">Intensification des transferts thermiques dans les échangeurs à tubes ailetés par génération de structures tourbillonnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes CIFQ2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs-Réacteurs Multifonctionnels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de thermique, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474704v1</w:t>
+                <w:t xml:space="preserve">hal-04259916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification des transferts thermiques dans les échangeurs à tubes ailetés par génération de structures tourbillonnaires</w:t>
+                <w:t xml:space="preserve">A vortex enhanced finned-tube heat exchanger with flow deflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs-Réacteurs Multifonctionnels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de thermique, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259916v1</w:t>
+                <w:t xml:space="preserve">hal-04259311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’influence de la présence d’un coude sur les performances thermo-hydrauliques d’un tube `a déformations successives alternées</w:t>
               </w:r>
@@ -10176,51 +10176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10455,243 +10455,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fluid flow structures around an oblong stockpile perpendicular to wind flow direction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Furieri</w:t>
+                <w:t xml:space="preserve">Performances thermo-hydrauliques dans un tube à parois macro-déformées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Meri Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Wind Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. p145</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280919v1</w:t>
+                <w:t xml:space="preserve">hal-04475678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances thermo-hydrauliques dans un tube à parois macro-déformées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+                <w:t xml:space="preserve">Analysis of fluid flow structures around an oblong stockpile perpendicular to wind flow direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Furieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Meri Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Wind Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. p145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475678v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des échanges thermiques et de la production locale d’entropie dans un échangeur de chaleur à deux rangs de tubes ovales et ailettes planes continues</w:t>
               </w:r>
@@ -11682,256 +11682,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation numérique de l’évolution de tourbillons longitudinaux dans un écoulement de canal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kubicki</w:t>
+                <w:t xml:space="preserve">Optimisation de la géométrie d’un échangeur thermique composé de canaux élémentaires par simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sedat F. Tardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Lille, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">, May 2009, Lille, France. pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263613v1</w:t>
+                <w:t xml:space="preserve">hal-04263612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la géométrie d’un échangeur thermique composé de canaux élémentaires par simulation numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation numérique de l’évolution de tourbillons longitudinaux dans un écoulement de canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+                <w:t xml:space="preserve">Sedat F. Tardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Lille, France. pp.387-392</w:t>
+              <w:t xml:space="preserve">, May 2009, Lille, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263612v1</w:t>
+                <w:t xml:space="preserve">hal-04263613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la puissance de ventilation d’un échangeur de chaleur à tubes et ailettes planes à un rang de tubes, pour une puissance thermique et un encombrement donnés</w:t>
               </w:r>
@@ -12209,230 +12209,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of flow, heat and mass transfer in a five-row plate-fin and tube heat exchanger with dehumidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure de l’écoulement dans un tube à déformations successives alternées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc L Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tabloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saghir Ba Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers: Science, Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Postdam, Germany. pp.467-473</w:t>
+              <w:t xml:space="preserve">8ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263608v1</w:t>
+                <w:t xml:space="preserve">hal-04263606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de l’écoulement dans un tube à déformations successives alternées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of flow, heat and mass transfer in a five-row plate-fin and tube heat exchanger with dehumidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saghir Ba Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.167-172</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers: Science, Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Postdam, Germany. pp.467-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263606v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Thermography study of the local heat transfer coefficient in front of a single finned tube</w:t>
               </w:r>
@@ -13146,230 +13146,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation des performances de mélange dans un tube à déformations successives alternées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+                <w:t xml:space="preserve">PIV visualizations ot the flow structure upstream of the tubes in a two-row plate-fin-and-tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Nacer-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Susan Wang</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Québec, Canada. pp.09-02</w:t>
+              <w:t xml:space="preserve">4th International Conference on Compact Heat Exchangers and Enhancement Technology for the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Crete Island, Greece. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263589v1</w:t>
+                <w:t xml:space="preserve">hal-04263592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV visualizations ot the flow structure upstream of the tubes in a two-row plate-fin-and-tube heat exchanger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Nacer-Bey</w:t>
+                <w:t xml:space="preserve">Augmentation des performances de mélange dans un tube à déformations successives alternées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Baudoin</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Compact Heat Exchangers and Enhancement Technology for the Process Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Crete Island, Greece. pp.63-68</w:t>
+              <w:t xml:space="preserve">6ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Québec, Canada. pp.09-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263592v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the effect of flow velocity and fin spacing on the horseshoe vortex structure upstream a one unit single-row plate-finned tube</w:t>
               </w:r>
@@ -14315,90 +14315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du pas hélicoïdal sur les performances thermohydrauliques d'un tube annulaire à parois macro-déformées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yahiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14544,77 +14544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du nombre de Reynolds sur les performances thermo-hydrauliques d’un tube annulaire à parois macro-déformées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15029,51 +15029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3066811A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15130,51 +15130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3066812A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15218,51 +15218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15319,51 +15319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15538,51 +15538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas-Yoan Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephraïm Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15843,203 +15843,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin with improved flow deflector and heat exchanger fitted with such a fin</w:t>
+                <w:t xml:space="preserve">Ailette à déflecteur de flux amélioré et échangeur de chaleur muni d'une telle ailette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Magnier-Cathenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2007/147754A1. 2007</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR2006/0005474. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847754v1</w:t>
+                <w:t xml:space="preserve">hal-02847829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ailette à déflecteur de flux amélioré et échangeur de chaleur muni d'une telle ailette</w:t>
+                <w:t xml:space="preserve">Fin with improved flow deflector and heat exchanger fitted with such a fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Magnier-Cathenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR2006/0005474. 2007</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2007/147754A1. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847829v1</w:t>
+                <w:t xml:space="preserve">hal-02847754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durit à effet Coanda, en particulier pour un bac de forçage pour la culture hydroponique de plantes</w:t>
               </w:r>
@@ -17339,159 +17339,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bibliographique - Techniques d'intensification des transferts thermiques dans les échangeurs de chaleur</w:t>
+                <w:t xml:space="preserve">Condensation de l'air humide dans un projecteur automobile : Aide à la mise en place de modèles numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N°01/09, École des Mines de Douai. 2009</w:t>
+              <w:t xml:space="preserve">École des Mines de Douai. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263217v1</w:t>
+                <w:t xml:space="preserve">hal-04263215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation de l'air humide dans un projecteur automobile : Aide à la mise en place de modèles numériques</w:t>
+                <w:t xml:space="preserve">Analyse bibliographique - Techniques d'intensification des transferts thermiques dans les échangeurs de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École des Mines de Douai. 2009</w:t>
+              <w:t xml:space="preserve">N°01/09, École des Mines de Douai. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263215v1</w:t>
+                <w:t xml:space="preserve">hal-04263217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative CFD study on some basic cases of finned-tube heat exchanger having 4 or 5 rows</w:t>
               </w:r>
@@ -17669,225 +17669,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification côté air</w:t>
+                <w:t xml:space="preserve">Modélisation de l’extraction de fumées par la hotte du four principal dans le bâtiment aciérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Final, École des Mines de Douai. 2005</w:t>
+              <w:t xml:space="preserve">N°1, École des Mines de Douai. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263213v1</w:t>
+                <w:t xml:space="preserve">hal-04263205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’extraction de fumées par la hotte du four principal dans le bâtiment aciérie</w:t>
+                <w:t xml:space="preserve">Intensification côté air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Final, École des Mines de Douai. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263208v1</w:t>
+                <w:t xml:space="preserve">hal-04263213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’extraction de fumées par la hotte du four principal dans le bâtiment aciérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N°1, École des Mines de Douai. 2005</w:t>
+              <w:t xml:space="preserve">Final, École des Mines de Douai. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263205v1</w:t>
+                <w:t xml:space="preserve">hal-04263208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humid air condensation inside a horizontal tube : heat transfer and condensate mass flowrate measurements - Phase I</w:t>
               </w:r>
@@ -18197,159 +18197,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de recherche sur les performances thermiques des surfaces d’échangeurs de chaleur fonctionnant en régime humide</w:t>
+                <w:t xml:space="preserve">Étude d'un secteur pollué par des métaux - Modélisation des retombées de poussières émises par l’activité industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Final, École des Mines de Douai. 1999</w:t>
+              <w:t xml:space="preserve">École des Mines de Douai. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263174v1</w:t>
+                <w:t xml:space="preserve">hal-04263165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un secteur pollué par des métaux - Modélisation des retombées de poussières émises par l’activité industrielle</w:t>
+                <w:t xml:space="preserve">Programme de recherche sur les performances thermiques des surfaces d’échangeurs de chaleur fonctionnant en régime humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École des Mines de Douai. 1999</w:t>
+              <w:t xml:space="preserve">Final, École des Mines de Douai. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263165v1</w:t>
+                <w:t xml:space="preserve">hal-04263174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des retombées de polluants atmosphériques d’origine industrielle sur la Communauté Urbaine de Dunkerque</w:t>
               </w:r>
@@ -19303,51 +19303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echangeurs thermiques et multi-fonctionnels : récents développements et perspectives dans les domaines de l’efficacité énergétique et du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19385,51 +19385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19480,51 +19480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echangeurs thermiques et multi-fonctionnels : quelles évolutions pour un développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19575,51 +19575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts dans les échangeurs thermiques et les échangeurs-réacteurs multifonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19683,51 +19683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts dans les échangeurs thermiques et multifonctionnels : techniques, outils d'analyse et optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19873,51 +19873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échangeurs thermiques et multi-fonctionnels : enjeux, applications et axes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20045,51 +20045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="073616E5"/>
+    <w:nsid w:val="9518C18B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20276,51 +20276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-russeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6230-8578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162171943" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-7087-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousseila Atsaid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467839v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yahiat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04518633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100633" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04682693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133435" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oneissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108637" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02570127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhadim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02874-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041438" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Toubiana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.08.032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assadour Khanjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2244-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobtil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZK5L02N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaffel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HR0W0S9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGFJ3XKM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Zambaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J16T7B9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Zambaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX97X8MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9293-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vintrou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nacereddine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.900935" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3435" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV22CXL7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MWH6WXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539087v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turpin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-012-9249-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9EA0EF678086E84249F0AD4AEF2273BE371C452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herpe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanciu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.07.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JZ97F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Khallaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudoin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liemans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287272v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752143v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04450196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04754608v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201208v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-073" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03823099v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199248v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-079" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474617v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02367991v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474533v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528471v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaffel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474804v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475678v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herpe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263603v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saghir Ba Mohammed" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263608v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Harion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tabloul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263598v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sanhaji" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelilah El-Abbadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nacer-Bey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263593v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263588v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jason" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263592v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257241v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257240v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257239v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257238v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199429v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489274v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847255v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Yoan Francois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846964v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847582v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847437v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847362v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Hajal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gu&#233;rif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ploix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847664v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847754v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Magnier-Cathenod" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847829v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02848188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis God&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Destombes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489282v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489279v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201215v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201218v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Mehra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201220v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201217v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263227v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263224v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263217v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263215v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263221v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263214v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263213v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263208v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263205v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263189v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263203v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263185v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263183v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263174v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263165v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263166v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263169v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263167v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263164v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263163v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263172v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263160v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263158v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263154v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201587v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201592v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487907v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;not" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630091v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630089v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630084v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287170v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487914v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287158v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-russeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6230-8578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162171943" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-7087-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousseila Atsaid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04518633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yahiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124862" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04682693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133435" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oneissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108637" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02570127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhadim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02874-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Toubiana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.05.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041438" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.08.032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assadour Khanjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2244-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobtil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZK5L02N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525542v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaffel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HR0W0S9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGFJ3XKM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Zambaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J16T7B9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Zambaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX97X8MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9293-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vintrou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nacereddine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.900935" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3435" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV22CXL7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MWH6WXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539087v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turpin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-012-9249-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9EA0EF678086E84249F0AD4AEF2273BE371C452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herpe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanciu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.07.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JZ97F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Khallaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudoin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liemans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752143v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04450196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04754608v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489268v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-073" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03823099v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199248v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-079" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208406v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489270v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02367991v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528471v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaffel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474704v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474804v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280919v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herpe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263603v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saghir Ba Mohammed" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263606v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Harion" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tabloul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263598v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sanhaji" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelilah El-Abbadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nacer-Bey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263593v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263588v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jason" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263589v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257241v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257240v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257239v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257238v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199429v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489274v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847255v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Yoan Francois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846964v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847582v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847437v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847362v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Hajal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gu&#233;rif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ploix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847664v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847829v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Magnier-Cathenod" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847754v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02848188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis God&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Destombes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489282v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489279v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201215v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201218v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Mehra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201220v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201217v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263227v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263224v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263215v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263217v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263221v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263214v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263205v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263213v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263208v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263189v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263203v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263185v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263183v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263165v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263174v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263166v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263169v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263167v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263164v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263163v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263172v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263160v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263158v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263154v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201587v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201592v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487907v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;not" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630091v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630089v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630084v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287170v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487914v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287158v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>