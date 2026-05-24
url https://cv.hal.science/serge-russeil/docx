--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,19990 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...19938 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge RUSSEIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, IMT Nord Europe, Centre Énergie Environnement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">serge-russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6230-8578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162171943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=a71eqDQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAE-7087-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of advection on the adsorption kinetics of ammonia onto a Polyaniline-sensitive surface in channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.120878. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.120878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulation of particle deposition in fully developed turbulent fin-tube heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kousseila Atsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.105271. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of Vortex Generators for heat transfer enhancement in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermofluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.100633. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijft.2024.100633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation on the influence of wall deformations on mixing quality of a Multifunctional Heat Exchanger/Reactor (MHER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Yahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.124862. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-depth examination of flow structures organization downstream of a delta-winglet pair vortex generator under laminar, transitional, and turbulent flow regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.024117. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0185595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Wall Boiling Closure, Momentum Closure and Population Balance Models for Refrigerant Gas–Liquid Subcooled Boiling Flow in a Vertical Pipe Using a Two-Fluid Eulerian CFD Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishit Shaparia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.4225. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17174225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of using multiple vortex generator rows on heat transfer enhancement inside an asymmetrically heated rectangular channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boonaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.120359. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.120359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design to optimize the optical performances of parabolic trough collector using Taguchi, ANOVA and grey relational analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ben Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 216, pp.119105. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2023.119105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement of air cooled photo-voltaic thermal panel using economic model predictive control and vortex generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218, pp.119332. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2023.119332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swirl influence on thermo-hydraulic performances within a heat exchanger/reactor with macro deformed walls in laminar flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Yahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.109373. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2023.109373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of the transition to turbulence downstream a delta winglet pair vortex generator in an airflow channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.014108. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0133435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Streamwise Orientation of a Pair of Vortex Generator on the Flow and Heat Transfer Characteristics in a Plain Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mehra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.111008. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of eddy viscosity turbulence models and stereoscopic PIV measurements for a flow past rectangular-winglet pair vortex generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Oneissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.108637. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2021.108637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective optimization of vortex generators for heat transfer enhancement using large design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing - Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.107982. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2020.107982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flow characteristics downstream delta-winglet vortex generator using stereoscopic particle image velocimetry for laminar, transitional, and turbulent channel flow regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.054105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0005788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis by stereo-PIV of the development of streamwise vortices downstream of rectangular winglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Oneissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elkhadim Bouhoubeiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (8), pp.2487-2502. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-020-02874-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclination Angle Optimization for “Inclined Projected Winglet Pair” Vortex Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Oneissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.011014. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4041438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance finned-tube heat exchangers based on filled polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.620-630. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of boundary layer transition over an isolated ramp-type micro roughness element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp.108492. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation of transitional flows in an elliptical finned-tube heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144, pp.158-172. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Reynolds Number on Laminar Mixing in an Annular Tube Combining Two Crossed Secondary Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (1), pp.100-108. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of inverse identification of unsteady heat transfer coefficient in a fin and tube heat exchanger assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer enhancement of inclined projected winglet pair vortex generators with protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Oneissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.541-551. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the angle of attack of a rectangular wing on the heat transfer enhancement in channel flow at low Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assadour Khanjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.1441-1452. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-017-2244-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rectangular winglet pair roll angle on the heat transfer enhancement in laminar channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assadour Khanjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemenand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères conducteurs thermiques pour échangeurs de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 941, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel design of delta winglet pair vortex generator for heat transfer enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Oneissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TR-PIV measurements and POD analysis of the plane wall jet subjected to lateral perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moureh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy simulation and Reynolds-averaged Navier–Stokes modeling of flow in staggered plate arrays: Comparison at various flow regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89, pp.405-420. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining two orthogonal secondary flows to enhance the mixing in an annular duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Zambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.702-713. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of successive alternating wall deformation on the performance of an annular heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Zambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.286-295. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.06.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeolian erosion of storage piles yards: contribution of the surrounding areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.51-67. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-013-9293-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography for local Nusselt number estimation of an elliptical fin with a transient method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vintrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nacereddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2014.900935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of aeolian erosion over a surface with non-uniformly distributed roughness elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (2), pp.156-166. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of non-erodible particles on aeolian erosion: Wind-tunnel simulations of a sand oblong storage pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.672-680. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic mixing by longitudinal vorticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (18), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (7), pp.1136-1154. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.45-53. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioned solver for strongly coupled fluid–structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71, pp.306-319. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative infrared investigation of local heat transfer in a circular finned tube heat exchanger assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Vintrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Nacereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.197-207. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization using the SIMP method for multiobjective conductive problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.439-470. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790.2012.687979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental surface flow visualization and numerical investigation of flow structure around an oblong stockpile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.533-553. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-012-9249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing heat transfer in vortex generator-type multifunctional heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tube pattern effect on thermalhydraulic characteristics in a two-rows finned-tube heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective of constructal networks cooling a finite-size volume generating heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (2), pp.1033-1046. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2010.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of local entropy production rate of a finned oval tube with vortex generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Herpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (5), pp.922-935. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the horseshoe vortex structure upstream a single plate-finned tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Khallaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of deposition model on particulate fouling of heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kousseila Atsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Ammonia Adsorption Equilibrium Time on a Sensitive Surface Through Flow Field Optimization: A CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puwit Chongcharoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/ffhmt25.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d’une installation solaire aérovoltaïque sur un bâtiment non résidentiel existant via TRNSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Feldheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de l'intensification des échanges dans un absorbeur de capteur solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Yahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.447-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par STD de l’intégration d’une installation de panneaux aérovoltaïques sur une maison dite passive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Feldheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. pp.437-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative techniques for thermal and fluid management : development of experimental and numerical tools for accurate phenomena analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECH DAY : Thermal Management of xEVs Powertrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAI Automotive Industry (NL), ARIA Hauts-de-France et Agoria Automotive Technology Club, Feb 2024, Béthune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique des déformations pariétales sur l’intensification des transferts de chaleur et du mélange dans un écoulement interne tubulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Yahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strabourg, France. pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des corrélations qui régissent les échanges convectifs au sein du chenal d’un panneau aérovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Feldheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déposition de particules solides dans un échangeur thermique à tubes ailetés : analyse numérique via une approche Euler–Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kousseila Atsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'écoulement à l'aval d'un générateur de tourbillons longitudinaux par simulations LES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Reims, France. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Yahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Colloque Interuniversitaire Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la combinaison de panneaux aérovoltaïques améliorés et d’un bâtiment énergétiquement performant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Feldheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes (Nord), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure driven soft vortex generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assadour Khanjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIV2022 12th International Conference on Flow-Induced Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de dépôts de particules dans un échangeur par approche Euler – Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kousseila Atsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Ouchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Congrès Français de Thermique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2022-079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’influence de macro-déformations pariétales sur les performances thermo-hydrauliques d’un tube annulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Yahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of wall macro-deformations on the thermal-hydraulic performances and on the mixing quality of an annular tube configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Yahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Congrès international de génie chimique et des procédés (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation study on the flow and heat transfer characteristics of R1234yf flow boiling in conventional channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishit Shaparia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gouverneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Multiphase Flow Conference - Simulation, Experiment and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dresden-Rossendorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un concept innovant d'échangeur thermique pour le stockage dynamique de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone en Energétique et Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure des Métiers des Energies Renouvelables Laboratoire de Procédés Innovants pour l’Energie Durable, Apr 2018, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des transferts par génération de vorticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Oneissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assadour Khanjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes, CIFQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally conductive polymers and optimized compactness, development vectors for efficient and cost-effective heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Matériaux Polymères &amp; Industrie des Transports 2017: Une contribution clé à la mobilité et l’allègement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP / GPA / IMT Lille Douai, May 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des nombres de Reynolds et de Prandtl sur les performances thermo-hydrauliques d'un tube annulaire à parois macro-déformées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Zambaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LUSAC Saint-Lô, May 2017, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances d'un échangeur à tubes et ailettes en polymère: Influence de la compacité et de la conductivité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque International Franco-Québécois sur la Thermique des Systèmes (CIFQ 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Lo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échangeurs de chaleur tube-ailette à base de polymère chargé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs 2017 GEPROC-UGéPe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du nombre de Reynolds sur les performances thermo-hydrauliques d'un tube annulaire à parois macro-déformées combinant deux écoulements secondaires croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Zambaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, May 2016, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of one row finned-tube compact heat exchanger: Influence of geometry, compactness and fin thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM Seminar No 106: Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel design of delta winglet pair vortex generator for heat transfer enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Oneissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm Seminar 106 Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the angle of attack of a rectangular vortex generator on the heat transfer in a parallel plate flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assadour Khanjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTEA 2016 Third International Conference on Advances in Computational Tools for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Zouk-Mosbeh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel design of triangular delta winglet pair for heat transfer enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Oneissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAAS21 International Science Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer enhancement in channel flow downstream a rectangular winglet pair vortex generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assadour Khanjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAAS21 International Science Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL ANALYSIS OF HEAT TRANSFER INCREASE IN A TUBE WITH ALTERNATE SUCCESSIVE GRADUAL WALL DEFORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Zambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEFAT2014 10th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orlando, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a plane wall jet : application to vertical refrigerated display cabinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moureh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vortex enhanced finned-tube heat exchanger with flow deflectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des transferts thermiques dans les échangeurs à tubes ailetés par génération de structures tourbillonnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs-Réacteurs Multifonctionnels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de thermique, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCES THERMO-HYDRAULIQUES D’UN TUBE EN U AUX PAROIS MACRO-DEFORMEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Zambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes CIFQ2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow structure and heat transfer investigation in a two-row finned-tube heat exchanger with punched and fixed vortex generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’influence de la présence d’un coude sur les performances thermo-hydrauliques d’un tube `a déformations successives alternées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Zambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fluid flow structures around an oblong stockpile perpendicular to wind flow direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Meri Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. p145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par PIV de l’évolution angulaire des structures tourbillonnaires se développant autour de jonctions tube/ailette dans un échangeur à deux rangs de tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances thermo-hydrauliques dans un tube à parois macro-déformées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échanges thermiques et de la production locale d’entropie dans un échangeur de chaleur à deux rangs de tubes ovales et ailettes planes continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification par voie passive des échanges thermiques dans les échangeurs à tubes ailetés : outils et méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Échangeurs thermiques et multi-fonctionnels : enjeux, applications et axes de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de thermique, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de l’Union de Génie des Procédés et Énergétique du Nord - Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Jun 2010, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : analyse du processus constructal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.815-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’espacement interailette sur la structure de l’écoulement dans un échangeur à deux rangs de tubes à ailettes lisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International Francophone d’Énergétique et Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saly, Sénégal. pp 72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : limites de l'approche constructale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.821-826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal tube position in a single-row fin and tube heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Kanaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference from Scientific Computing to Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athènes, Greece. pp 509-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation numérique de l’évolution de tourbillons longitudinaux dans un écoulement de canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedat F. Tardu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la géométrie d’un échangeur thermique composé de canaux élémentaires par simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France. pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing airside ventilation power in a plate fin and single-row tube heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Nacereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Kanaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers : from microscale phenomena to industrial applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Heredia, Costa Rica. pp 283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes passifs d’intensification des transferts convectifs : Application aux échangeurs de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la puissance de ventilation d’un échangeur de chaleur à tubes et ailettes planes à un rang de tubes, pour une puissance thermique et un encombrement donnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Nacereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la condensation de l’air humide dans un échangeur de chaleur à géométrie simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saghir Ba Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of entropy production of louvered fin heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers: Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Postdam, Germany. pp.149-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de l’écoulement dans un tube à déformations successives alternées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Tabloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saghir Ba Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of flow, heat and mass transfer in a five-row plate-fin and tube heat exchanger with dehumidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saghir Ba Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers: Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Postdam, Germany. pp.467-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Thermography study of the local heat transfer coefficient in front of a single finned tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sanhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldelilah El-Abbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Nacer-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th QIRT ‑ Quantitative InfraRed Thermography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, padova, Italy. pp.012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of entropy generation in the case of a finned oval tube with a punched longitudinal vortex generator in form of delta winglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Joint U.S.-European - Fluid Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Miami, United States. pp.FEDSM2006-98393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of flow unsteadiness in a single plate-finned tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. pp.844-849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of longitudinal vortices topology in 3D boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Khallaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers: Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Whistler, Canada. pp.CHE2005-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the horseshoe vortex structure upstream a single plate-finned tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Khallaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Thermal Sciences Conference, Birmingham, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Birmingham, United Kingdom. pp.num-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’espacement interailettes sur la structure fer à cheval dans un échangeur à deux rangs de tubes et à ailettes planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Nacer-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Khallaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Québec, Canada. pp.13-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la performance d’échangeurs de chaleur à géométrie simple fonctionnant en condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Québec, Canada. pp.13-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIV visualizations ot the flow structure upstream of the tubes in a two-row plate-fin-and-tube heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Nacer-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Compact Heat Exchangers and Enhancement Technology for the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Crete Island, Greece. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation des performances de mélange dans un tube à déformations successives alternées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Québec, Canada. pp.09-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the effect of flow velocity and fin spacing on the horseshoe vortex structure upstream a one unit single-row plate-finned tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Nacer-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm 71 on Visualization, Imaging and Data Analysis In Convective Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Reims, France. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the air side combined heat and mass transfer in a circular finned-tube heat exchanger under dry and wet conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of condensation on two flat vertical parallel plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Compact Heat Exchangers and Enhancement Technology for the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Davos, Switzerland. pp 377-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention and draining of condensate on heat-exchangers surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Thermal Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Heidelberg, Germany. pp 893-898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale de la condensation en présence d'air humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes Journées Internationales de la Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bruxelles, Belgique. pp 93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air condensation in plate finned tube heat exchangers : a numerical model and an experimental set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Compact Heat Exchangers for the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Snowbird, United States. pp 239-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés de l'écoulement sur la cinétique d'adsorption de NH3 sur une surface sensible composée de polyaniline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques de l’Association Française d'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances d'un panneau photovoltaïque-thermique refroidi par air en utilisant des générateurs de vortex et un modèle de contrôle prédictif économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Karkaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Voguelin SIMO TALA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. Société Française de Thermique, pp.45-52, Congrès de la Société Française de Thermique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique des performances optiques d'un concentrateur cylindro-parabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ben Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ième édition des Journées Internationales de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du pas hélicoïdal sur les performances thermohydrauliques d'un tube annulaire à parois macro-déformées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Yahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Belfort, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'amélioration d'un panneau aérovoltaïque installé sur un bâtiment à faibles besoins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Liemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Feldheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du nombre de Reynolds sur les performances thermo-hydrauliques d’un tube annulaire à parois macro-déformées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique et optimisation des performances thermoaérauliques d’un échangeur à quatre rangs de tubes ailetés par l’approche factorielle de Taguchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN: 978-2-37111-003-8. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France. Editions Société Française de Thermique, Vol 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique des performances thermoaérauliques locales d’échangeurs de chaleur multirangs de tubes à ailettes planes continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. Editions Société Française de Thermique, Vol 1, pp.235-240, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et évolution spatiale du système tourbillonnaire en fer à cheval dans un échangeur à deux rangs de tubes lisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN : 978-2-905267-76-4. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. Editions Société Française de Thermique, Vol 1, pp.239-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailette pour échangeur de chaleur avec bande d’attaque inclinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Yoan Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3066811A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailette pour échangeur de chaleur comprenant deux échancrures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Yoan Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3066812A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalaire d'échangeur thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Yoan Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3027662. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean El Hajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20160273840A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble de transfert de chaleur pour un échangeur de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Yoan Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3030707A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat exchanger spacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas-Yoan Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraïm Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3015807A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean El Hajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014/154398 A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tube heat exchanger with optimized thermo-hydraulic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean El Hajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2784426 A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin with improved flow deflector and heat exchanger fitted with such a fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Magnier-Cathenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2007/147754A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailette à déflecteur de flux amélioré et échangeur de chaleur muni d'une telle ailette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Magnier-Cathenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2006/0005474. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durit à effet Coanda, en particulier pour un bac de forçage pour la culture hydroponique de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Destombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2859595. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration par voie fluidique de la performance de détection de capteurs d’ammoniac, Rapport d’activités n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Université de Lille, CERI Energie Environnement, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishit Shaparia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishit Shaparia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Simulation of Three-Dimensional Subcooled Boiling Flows in Milli-channels – Application to Electric Vehicles Battery Cooling - Technical Report N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishit Shaparia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Pelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification du transfert de chaleur dans les échangeurs embarqués par structuration de surface - Rapport N°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France; Valéo Thermique Systèmes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de nouvelles configurations géométriques de dissipateurs thermiques pour des applications de refroidissement de composants électroniques - Rapport n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineet Mehra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France; Thales. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification du transfert de chaleur dans les échangeurs embarqués par structuration de surface - Rapport N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France; Valéo Thermique Systèmes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de nouvelles configurations géométriques de dissipateurs thermiques pour des applications de refroidissement de composants électroniques - Rapport n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineet Mehra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France; Thales. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification du transfert de chaleur dans les échangeurs embarqués par structuration de surface - Rapport N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France; Valéo Thermique Systèmes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport bibliographique sur l’étude des performances des aéroréfrigérants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°05/11, École des Mines de Douai. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD results on circular compound and bended finned-tube heat exchangers configurations having four tubes rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°04/11, École des Mines de Douai. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’architecture du système : étude numérique, validation du milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°02/2011, École des Mines de Douai. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD results on circular grooved, bended and dimpled finned-tube heat-exchangers configurations having four tubes rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°04/10, École des Mines de Douai. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliographique - Techniques d'intensification des transferts thermiques dans les échangeurs de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°01/09, École des Mines de Douai. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation de l'air humide dans un projecteur automobile : Aide à la mise en place de modèles numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des Mines de Douai. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative CFD study on some basic cases of finned-tube heat exchanger having 4 or 5 rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°02/09, École des Mines de Douai. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary CFD study on circular grooved finned-tube heat exchangers having five rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°03/09, École des Mines de Douai. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques d'une portion de la voiture Xtrapolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des Mines de Douai. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification côté air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Final, École des Mines de Douai. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’extraction de fumées par la hotte du four principal dans le bâtiment aciérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Final, École des Mines de Douai. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’extraction de fumées par la hotte du four principal dans le bâtiment aciérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°1, École des Mines de Douai. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humid air condensation inside a horizontal tube : heat transfer and condensate mass flowrate measurements - Phase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des Mines de Douai. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification côté air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°3, École des Mines de Douai. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la forme d'une durite d'évacuation de bac de forçage sur le taux d'oxygène de solutions nutritives d'endives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des Mines de Douai. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification côté air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°2, École des Mines de Douai. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification côté air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°1, École des Mines de Douai. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche sur les performances thermiques des surfaces d’échangeurs de chaleur fonctionnant en régime humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Final, École des Mines de Douai. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un secteur pollué par des métaux - Modélisation des retombées de poussières émises par l’activité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des Mines de Douai. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des retombées de polluants atmosphériques d’origine industrielle sur la Communauté Urbaine de Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des Mines de Douai. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à maîtrise d'ouvrage en modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des Mines de Douai. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de modèles opérationnels sur sites urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des Mines de Douai. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un secteur pollué par des métaux - Modélisation des retombées de poussières émises par l’activité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°1, École des Mines de Douai. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique du refroidissement d'une tête d'extrusion de tubes PVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des Mines de Douai. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche sur les performances thermiques des surfaces d’échangeurs de chaleur fonctionnant en régime humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intermédiaire, École des Mines de Douai. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par simulation numérique du chauffage par infrarouges de moules de slush_moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des Mines de Douai. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances thermiques de batteries fonctionnant en régime humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°3, École des Mines de Douai. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances thermiques de batteries fonctionnant en régime humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°2, École des Mines de Douai. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances thermiques de batteries fonctionnant en régime humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°1, École des Mines de Douai. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique et expérimentale d'écoulements visqueux tridimensionnels instationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers, Laboratoire de Mécanique des Fluides de Poitiers - LMFP. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation et modélisation des transferts de chaleur et de masse dans un canal bidimensionnel – Application aux géométries complexes des échangeurs de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Valenciennes et du Hainaut-Cambrésis, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04201587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d’intensification des transferts par voie passive : applications aux composants échangeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lille, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04201592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echangeurs thermiques et multi-fonctionnels : récents développements et perspectives dans les domaines de l’efficacité énergétique et du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international EUROTHERM 106</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echangeurs thermiques et multi-fonctionnels : quelles évolutions pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des transferts dans les échangeurs thermiques et les échangeurs-réacteurs multifonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des transferts dans les échangeurs thermiques et multifonctionnels : techniques, outils d'analyse et optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT (Société Française de Thermique), 2012, Journée Thématique SFT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français de Visualisation et de Traitement d'Images en Mécanique des Fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUVISU 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échangeurs thermiques et multi-fonctionnels : enjeux, applications et axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFT, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -20045,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9518C18B"/>
+    <w:nsid w:val="70E0EB48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20276,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-russeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6230-8578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162171943" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-7087-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousseila Atsaid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04518633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yahiat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvillier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124862" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04682693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133435" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oneissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108637" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02570127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhadim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02874-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Toubiana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.05.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041438" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.08.032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assadour Khanjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2244-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobtil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZK5L02N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525542v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaffel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HR0W0S9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGFJ3XKM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Zambaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J16T7B9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Zambaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX97X8MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9293-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vintrou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nacereddine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.900935" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3435" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV22CXL7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MWH6WXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539087v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turpin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-012-9249-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9EA0EF678086E84249F0AD4AEF2273BE371C452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herpe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanciu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.07.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JZ97F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Khallaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudoin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liemans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752143v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04450196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04754608v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201208v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489268v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-073" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03823099v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199248v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-079" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208406v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489270v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02367991v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528471v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaffel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474704v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474804v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280919v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herpe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263603v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saghir Ba Mohammed" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263606v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Harion" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tabloul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263598v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sanhaji" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelilah El-Abbadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nacer-Bey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263600v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263596v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263593v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263588v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jason" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263589v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257241v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257240v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257239v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257238v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199429v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489274v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847255v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Yoan Francois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846964v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847582v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847437v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847362v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Hajal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gu&#233;rif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ploix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847664v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847829v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Magnier-Cathenod" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847754v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02848188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis God&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Destombes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489282v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489279v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201215v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201218v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Mehra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201220v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201217v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263227v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263224v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263215v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263217v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263221v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263214v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263205v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263213v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263208v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263189v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263203v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263185v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263183v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263165v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263174v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263166v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263169v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263167v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263164v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263163v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263172v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263160v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263158v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263154v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201587v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201592v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487907v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;not" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630091v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630089v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630084v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287170v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487914v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287158v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-russeil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6230-8578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162171943" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=a71eqDQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-7087-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kousseila Atsaid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04518633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijft.2024.100633" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yahiat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beauvillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124862" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04682693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Shaparia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076593v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Oneissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108637" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2020.107982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02570127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhadim Bouhoubeiny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02874-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171685v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041438" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Belkhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.108492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Toubiana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mobtil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.04.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZK5L02N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.08.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assadour Khanjian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2244-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.05.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaffel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HR0W0S9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGFJ3XKM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Zambaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J16T7B9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Zambaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX97X8MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furieri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9293-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vintrou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nacereddine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.900935" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3435" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV22CXL7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539080v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MWH6WXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turpin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-012-9249-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9EA0EF678086E84249F0AD4AEF2273BE371C452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539095v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herpe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanciu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.07.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94JZ97F3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Khallaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudoin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287274v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liemans" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287272v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752143v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04450196v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04754608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489268v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201208v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-073" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03823099v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199248v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-079" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713228v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouverneur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levasseur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02367991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489986v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525523v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525532v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528488v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474661v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaffel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475678v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263603v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saghir Ba Mohammed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herpe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Harion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tabloul" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263608v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sanhaji" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldelilah El-Abbadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nacer-Bey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263600v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263596v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263587v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jason" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263592v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263589v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263586v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257239v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257238v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257235v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208005v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489276v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847255v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Yoan Francois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02846964v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847582v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847362v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Hajal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gu&#233;rif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ploix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847496v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847664v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567518v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847754v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Magnier-Cathenod" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02847829v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02848188v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis God&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Destombes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489282v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489280v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04489279v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201215v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201218v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Mehra" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201216v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201220v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201217v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263227v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263230v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263217v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263215v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263218v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263221v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263214v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263213v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263208v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263205v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263210v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263189v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263183v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263174v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263165v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263169v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263167v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263164v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263163v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263172v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263162v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263160v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263158v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263157v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263154v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201587v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04201592v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;not" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630091v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630089v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630084v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287170v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487914v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287158v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>