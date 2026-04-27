--- v0 (2026-03-19)
+++ v1 (2026-04-27)
@@ -1660,256 +1660,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelle des composants articulaires d'une prothèse de hanche par la méthode modale.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Ledoux</w:t>
+                <w:t xml:space="preserve">Comparison of spatial math models for tolerance analysis: tolerance-maps, deviation domain and TTRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Ameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Conception et Modélisation des Systèmes Mécaniques CMSM'2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.3593413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737705v1</w:t>
+                <w:t xml:space="preserve">hal-00801640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of spatial math models for tolerance analysis: tolerance-maps, deviation domain and TTRS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaurav Ameta</w:t>
+                <w:t xml:space="preserve">Analyse multi-échelle des composants articulaires d'une prothèse de hanche par la méthode modale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès International Conception et Modélisation des Systèmes Mécaniques CMSM'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp. NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.3593413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00801640v1</w:t>
+                <w:t xml:space="preserve">hal-00737705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of vibrational drilling.</w:t>
               </w:r>
@@ -3137,239 +3137,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal tolerancing - application to gap and flush analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurice Pillet</w:t>
+                <w:t xml:space="preserve">Optimization of a Classical Stamping Progression by Modal Correction of Anisotropy Ears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Favrelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Integrated Design and Manufacturing in Mechanical Engineering II, Springer Series in advanced Manufacturing, ISBN 978-1-4020-6760-0</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (6), pp.1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2769730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336810v1</w:t>
+                <w:t xml:space="preserve">hal-02153708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Classical Stamping Progression by Modal Correction of Anisotropy Ears</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Samper</w:t>
+                <w:t xml:space="preserve">Modal tolerancing - application to gap and flush analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Samper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Formosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Integrated Design and Manufacturing in Mechanical Engineering II, Springer Series in advanced Manufacturing, ISBN 978-1-4020-6760-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp. 417-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2769730⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153708v1</w:t>
+                <w:t xml:space="preserve">hal-00336810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Classical Stamping Progression by Modal Correction of Anisotropy Ears</w:t>
               </w:r>
@@ -3404,51 +3404,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (6), pp.1101-1108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2769730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452113v1</w:t>
@@ -4021,51 +4021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulaneous analysis method for tolerancing flexible mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kluwer academic publishers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp. 127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4358,161 +4358,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended visual appearance texture features</w:t>
+                <w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favrelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maire</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QUALITA' 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136855v1</w:t>
+                <w:t xml:space="preserve">hal-01149769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Modal Decomposition for surface appearance modelling and rendering</w:t>
               </w:r>
@@ -4626,152 +4617,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t>
+                <w:t xml:space="preserve">Extended visual appearance texture features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Frédéric Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favrelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Maire</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA' 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149769v1</w:t>
+                <w:t xml:space="preserve">hal-02136855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Topography Analysis of Waterjet Pocketing of Silica Glass Surfaces</w:t>
               </w:r>
@@ -5286,260 +5286,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological characterisation of hip implant by using discrete modal decomposition.</w:t>
+                <w:t xml:space="preserve">Precision domains of moving assemblies having form errors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Surface Metrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp. 109-116</w:t>
+              <w:t xml:space="preserve">12th CIRP International Seminar on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, MANCHESTER, United Kingdom. pp. NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712988v1</w:t>
+                <w:t xml:space="preserve">hal-00712980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision domains of moving assemblies having form errors.</w:t>
+                <w:t xml:space="preserve">Metrological characterisation of hip implant by using discrete modal decomposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Favreliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th CIRP International Seminar on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, MANCHESTER, United Kingdom. pp. NC</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Surface Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp. 109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712980v1</w:t>
+                <w:t xml:space="preserve">hal-00712988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTMs developments for the appearance control on high-added value surfaces</w:t>
               </w:r>
@@ -6307,51 +6307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Derickxsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6795,51 +6795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Tolerancing (CAT) 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6890,51 +6890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9th CIRP International Seminar on Computer-Aided Tolerancing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Tempe, United States. pp.331-340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7095,135 +7095,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis and representation of form error by a modal approach</w:t>
+                <w:t xml:space="preserve">Métrologie et caractérisation des défauts d'une surface sphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Tolerancing, CAT2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">5th international Conference in Integrated Design and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333117v1</w:t>
+                <w:t xml:space="preserve">hal-00333111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarantying a maximum of non-conformity rate on the assembly resultant with a statistical tolerancing approach</w:t>
               </w:r>
@@ -7311,122 +7298,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie et caractérisation des défauts d'une surface sphérique</w:t>
+                <w:t xml:space="preserve">Statistical analysis and representation of form error by a modal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Favreliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Adragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Conference in Integrated Design and Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Computer Aided Tolerancing, CAT2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333111v1</w:t>
+                <w:t xml:space="preserve">hal-00333117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerancing analysis and functional requirement</w:t>
               </w:r>
@@ -7507,51 +7507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards easier and more functional semantics for geometrical tolerancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7993,51 +7993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance Anasysis and Synhesis, Method of domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8092,51 +8092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7: Tolerance analysis and synthesis, method of domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8191,51 +8191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance analysis and synthesis by means of deviation domains, axi-symmetric cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Samper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8299,51 +8299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et synthèse de tolérances : méthodes des domaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pairel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8991,51 +8991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0856-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/4/4/045002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/1/015001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostasevicius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ubartas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaidys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jurenas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.07.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGK8VT7C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4298-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66C0C2M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Ameta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3593413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauksevicius" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.17.4.563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.20253" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ80CS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2010.029985" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.10.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH8PNP0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hassani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Benamara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3249575" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Denimal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336805v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perpoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333036v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2424247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184840" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11598-1_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Derickxsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00565429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5438-6_33" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3FJ7WZ2P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicquevert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778809v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997830v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00421723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5438-6_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763578v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452064v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00359471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Samper" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01577297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-017-0856-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/4/4/045002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#283;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Toussaint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2014.04.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grandjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreliere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/1/015001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreliere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/23/12/125702" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ostasevicius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ubartas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaidys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jurenas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.07.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGK8VT7C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Adragna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4298-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66C0C2M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpvp.2011.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJXCMPM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Ameta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giordano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3593413" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauksevicius" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.17.4.563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sca.20253" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PJ80CS0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2010.029985" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebastian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.10.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH8PNP0J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S&#233;bastian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452101v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hassani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Benamara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3249575" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Denimal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336805v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perpoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Favreli&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2769730" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333036v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2424247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Formosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1644-9665(12)60073-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184840" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712988v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11598-1_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sergent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hien Bui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Derickxsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00565429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485464v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5438-6_33" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3FJ7WZ2P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicquevert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333111v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333117v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778809v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997830v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00421723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5438-6_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763578v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452064v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00359471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>