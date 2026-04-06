--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -2452,247 +2452,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">50 ans d'entraînement sportif en STAPS (1975-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de directrices et directeurs en STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3D, Jun 2025, Reims (Université de Reims-Champagne-Ardenne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau jeu de paume du XVIIIe siècle à Villers-Cotterêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bernard-Tambour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château de Villers-Cotterêts du XVIIe au XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, Apr 2025, Villers-Cotterêts. Cité internationale de la francophonie et de la langue française, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La figure de l'entraîneur, visage de l'entraînement sportif en France (XIXe-XXIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes dates et grandes figures du sport. Réflexions plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Capitole, Sep 2024, Toulouse, France. pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347604v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05124312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Tennis Courts in Europe</w:t>
               </w:r>
@@ -2754,463 +2754,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">15 ans d'archéologie et d'histoire des jeux de paume en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité régionale en archéologie moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Traces - TERRAE (UMR 5608), May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu de paume de Suze-la-Rousse : Epater la galerie !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Archéologique de la Drôme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Auvergne-Rhône-Alpes, Nov 2024, Montélimar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaborer des Routes culturelles du sport dans le sud-ouest : de l'héritage au patrimoine - Réflexions, état et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines sportifs, Villes &amp; Patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Bordeaux, Oct 2024, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Jeu de courte paume. Patrimoine vivant et patrimoine du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bernard-Tambour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival d'Histoire de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l'Entraîneur, visage de l'entraîneur sportif en France (XIXe-XXIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes dates et grandes figures du sport - Réflexions plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Capitole, Sep 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755338v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-04651355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer à la courte paume à Villers-Cotterêts au XVIe siècle</w:t>
               </w:r>
@@ -3863,165 +3863,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Champions du monde sans championnats&amp;quot;. Compétitions, maîtres-paumiers et jeu de paume au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Les Ponts de Cé - IFEPSA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une pédagogie au château&amp;quot;. Espaces sportifs et aménagement d'un parc au CREPS de Toulouse-Lespinet après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d'Histoire du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, Oct 2019, Rouen - Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651456v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04651481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux des élites et Académies dans la France classique</w:t>
               </w:r>
@@ -5444,461 +5444,530 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1929 : La fondation de l'Institut régional d'éducation physique (IREP) de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STUDIUM - Universitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Toulouse (Université Toulouse - Jean Jaurès) FRAMESPA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se desportaient ... ès prés &amp; jouaient à la balle&amp;quot;. Jeu de paume en val de Loire au temps de Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Salons de Choiseul, 8e rencontres, "Le Jeu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Tours (Indre-et-Loire), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilan de 15 années de recherche : les Jeux de Paume - Archéologie et Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bayonne - Pays Basque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la rencontre des auteurs : Histoire de l'entraînement sportif, pratiques et discours techniques en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Salons de Choiseul, 8e rencontres, "Le Jeu"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Tours (Indre-et-Loire), France</w:t>
+              <w:t xml:space="preserve">Rencontre-débat avec les auteurs d'INSEP-Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la salle de courte paume de Paris-16e, rue Lauriston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Européennes du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de Joseph Maigrot (1900-1983), coach emblématique de l'athlétisme français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du Master MOS. Université de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du monastère St Pierre de Mauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5914,211 +5983,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Européennes du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Mauriac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et patrimoine. Les jeux de paume fouillés du royaume de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Tennis de demain. Université de Dijon / Fédération Française de Tennis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dijon (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des sports de neige. Entraînement, sport, santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Midi-Pyrénées de Médecine du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Toulouse, Hôpital Purpan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de plusieurs années de fouilles d'un jeu de paume (2015-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6134,142 +6203,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de balles, Sports de raquettes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Suze-la-Rousse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des sports de raquette. Jeu, compétition, santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Midi-Pyrénées de Médecine du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Toulouse - Hôpital Purpan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et histoire du jeu de paume des Sieurs de La Baume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6285,616 +6354,616 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Européennes du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Suze-la-Rousse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu de paume de Suze-la-Rousse : bilan de fouilles récentes (2015-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée archéologique - DRAC Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, St Romain de Lerps, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oscillomètre de Pachon : regard technologique sur l'effort physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la Médecine des Sports - FRAMESPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Toulouse - Université Jean Jaurès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et dentelles : les jeux à la cour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versailles, des Jeux et du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Versailles - Château de Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraînement, santé et coaching sportif (1950-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar for Sport History (LACES EA 7437)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du jeu de paume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dammarie-les-Lys, Archives départementales de Seine-et-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les publications de l'Institut National des Sports (INS) entre 1946 et 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la Médecine des Sports - FRAMESPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse - Université Jean Jaurès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Education and Training as a Forerunner of Coaching in Post-WWII France: analysis of some magazines in the field of Physical Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport Coaching: Historical and Cultural Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche scientifique à l'IREP de Toulouse (1929-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 80 ans de l'IREP-UFRSTAPS de Toulouse (1929-2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse - Université Toulouse 3 Paul Sabatier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6904,111 +6973,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition physique : aux origines d'une question d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Condition physique (HS n°35), pp.26-27, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7018,248 +7087,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l'entraînement sportif. Pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEP Editions. 2024, 978-2-86580-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bernard-Tambour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches archéologiques 26, 419 p., 2024, 978-2-271-15160-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7269,124 +7338,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des clubs de courte paume toujours en activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tennis en France. Cent cinquante ans d'histoire. Le rôle de la Fédération Française de Tennis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 979-10-413-0103-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La très longue histoire des jeux de paume, de pelote et de raquette en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tennis en France. Cent cinquante ans d'histoire. Le rôle de la Fédération Française de Tennis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 979-10-413-0103-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rester sur le carreau : archéologie et histoire technique d'un jeu de paume d'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7406,1729 +7548,1656 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerriers pacifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-170, 2025, Défis de civilisation, 978-2-9534278-3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suze-la-Rousse : l'archétype d'un jeu à dedans de la Renaissance dans la Drôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, INRAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le tennis en France. Cent cinquante ans d'histoire. Le rôle de la Fédération Française de Tennis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 979-10-413-0103-4</w:t>
+              <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVIe - XVIIIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-271-15160-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Enfances du sport dans la France moderne (XVIe - XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Belmas; Laurent Turcot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux, sports et loisirs en France du XVIe au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.35-44, 2024, Histoire, 978-2-7535-9525-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entraînement à l'INS/INSEP : au carrefour d'influences internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEP Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'entraînement sportif : pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'entraînement au coaching : une notion en émergence scientifique dans le champ des STAPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEP Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'entraînement sportif : pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Suze-la-Rousse : l'archétype d'un jeu à dedans de la Renaissance dans la Drôme</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'entraînement sportif : pratiques et discours techniques (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des rebonds de balle sur les carreaux de sols historiques des jeux de paume de Versailles et Villers-Cotterêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, INRAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVIe - XVIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-271-15160-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INSEP Editions. </w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de la performance sportive : une histoire des modèles théoriques de l'entraînement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP Editeurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l'entraînement sportif : pratiques et discours techniques (XIXe-XXIe siècles)</w:t>
+              <w:t xml:space="preserve">Histoire de l'entraînement sportif : pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etude des rebonds de balle sur les carreaux de sols historiques des jeux de paume de Versailles et Villers-Cotterêts</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention des qualités physiques dans le monde de l'entraînement sportif : une histoire de condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'entraînement sportif : pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux de paume et terre de France : histoire de jeux, histoire du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, INRAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVIe - XVIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-271-15160-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">INSEP Editeurs. </w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'art de jouer à la cour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vigarello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sport dans l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Citadelles &amp; Mazenod, 2024, 978-2-38611-001-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures d'entraîneurs dans la littérature française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'entraînement sportif : pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEP Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'entraînement sportif : pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'art de jouer à la cour</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité historique d'un entraînement au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Descamps</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...160 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bauer</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEP Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'entraînement sportif : pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Savoirs Sciences, 978-2-86580-265-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...197 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Tennis Court. Castle of Suze-La-Rousse (Drôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Sports History in 100 Objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-3-96423-107-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu en héritage. Renaissance d'un jeu de paume de l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de la Méditerrannée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages sportifs et dynamiques patrimoniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-112, 2022, 978-2-36781-445-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports Coaching in France. Part II: from foreign influences to the invention of a French coaching method (1940-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dave Day. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports Coaching in Europe, Cultural Histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.128-147, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie corporelle et institution catholique au royaume de France : l'Ecole royale militaire de Sorèze à la fin de l'Ancien régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Católica San Antonio de Murcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuerpo y Espiritu. Deporte y Cristianismo en la Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universidad Católica San Antonio de Murcia, Servicio de Publicaciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.361-400, 2021, Colección Ensayo, 978-84-18579-95-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports Coaching in France. From foreign influences to the invention of a french coaching method (1940-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Coaching in Europe: Cultural Histories (19th-20th century)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-147, 2021, 978-0-367-54268-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champion du monde sans championnat : compétition, maîtres-paumiers et Jeu de Paume au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2-84287-799-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PULIM</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03028007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREP et CREPS à Toulouse au tournant de la Quatrième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9138,1143 +9207,1143 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Fuchs; Jean-Nicolas Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants d'EPS en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-7535-7917-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03028013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la foule au supporter. Regards d'écrivains sur les passions sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tétart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tétart Philippe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Côté tribunes. Les supporters en France de la Belle Epoque aux années 1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-376, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Magnane ou l'expérience de l'athlétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Bauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georges Magnane : la plume et le sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, 2015, 978-2-915271-93-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de combat et jeu de salle&amp;quot;. Mutation des jeux martiaux et naissance de l'éthique sportive dans l'escrime française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique, sports de combat &amp; arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-107, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gymnastique avant la gymnastique. Culture physique, santé et exercices du corps au royaume de France (XIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines de la gymnastique moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Paume et les Armes. Cousins germains aux destinées pédagogiques divergentes (XVe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paume et Tennis en france (XVe-XXe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation corporelle des aristocrates français l'âge classique : la place des traités didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John McClelland; Brian Merrilees. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport and Culture in Early Modern Europe / Le Sport dans la Civilisation de l'Europe Pré-Moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre for Renaissance and Reformation Studies, Victoria College, University of Toronto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-267, 2009, 978-077272052-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre for Renaissance and Reformation Studies, Victoria College, University of Toronto</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03028242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire des jeux d'exercice pour un autre Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Aspects of Sport History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (1), pp.91-97, 2007, 978-3-89665-395-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courtisans français et italiens. Identités collectives et socialisation sportive à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verlag Turia + Kant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport and the Construction of Identities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.859-867, 2007, 978-3-85132-494-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations du travail et des loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Poyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPEPS et Agrégation d'EPS. Annales corrigées et préparation des concours. L'Ecrit 1 au miroir de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance d’une pédagogie corporelle : L'éducation équestre du courtisan à l'époque classique (1550-1650)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport and Education in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et pédagogie du geste dans l'éducation courtisane de la France classique (1550-1650)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport and Nature in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologie monarchique et éducation courtisane dans la France classique (1550-1650)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et idéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.343-352, 2004, 2-9421721-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649609v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03028290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de paume du Parc Beaumont à Pau (64)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salle de courte paume à Bayonne (64)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10284,180 +10353,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des anciens jeux chevaleresques ... au tir à l'arc olympique (1900-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10467,153 +10536,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un chantier archéologique consacré au sport : la salle de jeu de paume du château de Suze-la-Rousse (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la gym au cardio, de la force au fitness : histoires de condition physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10623,113 +10692,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de paume du château de Vogüé : vestige d'un &amp;quot;jeu quarré&amp;quot; de la Renaissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Toulouse. 2025, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PASTEL - 1 : Le patrimoine sportif et ludique toulousain (Antiquité - début XXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10738,1116 +10807,1116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roquefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS Jeu et Sociétés. 2025, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Villers-Cotterêts, rapport intermédiaire pour les tranches 1 et 2a (volume 1, tome 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Hauts-de-France. 2024, pp.140-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Galmiche</w:t>
+                <w:t xml:space="preserve">hal-05091340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epater la galerie&amp;quot;. Le jeu de paume de Suze-la-Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Raffin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIS Jeu et Sociétés. 2023, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux de la Renaissance et la courte paume à Suze-la-Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPCC Châteaux de la Drôme. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suze-la-Rousse : Etude complémentaire du Parc de la Garenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Leclerc</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Penhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Drôme. 2021, 58 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un siècle d'histoire de la Médecine du sport en France (1921-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIS Jeu et Sociétés. 2021, 78 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paume &amp; Tennis : Handicap, Coaching, Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roquefort</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gis Jeu et Sociétés. 2020, 92 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royal Tennis in Renaissance Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIS Jeu et Sociétés. 2019, 103 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Garenne de Suze-la-Rousse : étude préalable botanique, archéologique, historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Drôme. 2019, 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suze-la-Rousse : Renaissance d'un jeu de paume - 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Drôme. 2018, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu de paume de Suze-la-Rousse : Renaissance d'un jeu de paume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Drôme. 2017, 67 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suze-la-Rousse. Lieu-dit : La Garenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Drôme. 2016, 151 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des refuges de montagne et développement touristique des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Région Midi Pyrénées. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des refuges de montagne et développement touristique des territoires - Etude comparée de trois vallées des Pyrénées (Luchon - Cauterets - Auzat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescouret Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Bonnemaison</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP Hauts-de-France. 2024, pp.140-267</w:t>
+              <w:t xml:space="preserve">Rapport de recherche pour la Région Midi Pyrénées. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...889 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11857,100 +11926,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Art de jouer à la cour&amp;quot;. Transformation des jeux d'exercice dans l'éducation de la noblesse française (XIIIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. EHESS (École des Hautes Études en Sciences Sociales), 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04650547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11960,105 +12029,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jouer, S’Exercer, S’Entraîner&amp;quot; : une Histoire Culturelle de la Performance Sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04650584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12126,51 +12195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1A71B43"/>
+    <w:nsid w:val="7D6FB9B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12357,51 +12426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-vaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8067-8537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148517609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Day" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2024.2321804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clastres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2023.2269810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcclelland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1653854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoibian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.662.0116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2017.13101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.115.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.40.1.57" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.1885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carlier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoibian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651332v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651549v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651044v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360604v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/libro/794635.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sports-Coaching-in-Europe-Cultural-Histories/Day/p/book/9780367542689" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=944" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579170/former-les-enseignants-d-eps-en-france-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028069v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.crrs.ca/products/es20?_pos=1&amp;amp;_psq=merrilees&amp;amp;_ss=e&amp;amp;_v=1.0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639604v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fressin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028075v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639930v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galmiche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclerc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penhouet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651067v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651083v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651166v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651158v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouret Marina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bonnemaison" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650547v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-vaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8067-8537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148517609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Day" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2024.2321804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clastres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2023.2269810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcclelland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1653854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoibian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.662.0116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2017.13101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.115.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.40.1.57" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.1885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoibian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651345v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818108v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sports-Coaching-in-Europe-Cultural-Histories/Day/p/book/9780367542689" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360604v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/libro/794635.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028007v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=944" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579170/former-les-enseignants-d-eps-en-france-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.crrs.ca/products/es20?_pos=1&amp;amp;_psq=merrilees&amp;amp;_ss=e&amp;amp;_v=1.0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028272v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fressin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galmiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclerc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651178v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penhouet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651067v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648942v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouret Marina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bonnemaison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650547v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650584v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>