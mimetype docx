--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -2754,125 +2754,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elaborer des Routes culturelles du sport dans le sud-ouest : de l'héritage au patrimoine - Réflexions, état et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines sportifs, Villes &amp; Patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Bordeaux, Oct 2024, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">15 ans d'archéologie et d'histoire des jeux de paume en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité régionale en archéologie moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Traces - TERRAE (UMR 5608), May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de paume de Suze-la-Rousse : Epater la galerie !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2888,208 +2983,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Archéologique de la Drôme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Auvergne-Rhône-Alpes, Nov 2024, Montélimar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jeu de courte paume. Patrimoine vivant et patrimoine du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bernard-Tambour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,165 +3863,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une pédagogie au château&amp;quot;. Espaces sportifs et aménagement d'un parc au CREPS de Toulouse-Lespinet après 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française d'Histoire du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Oct 2019, Rouen - Mont-Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Champions du monde sans championnats&amp;quot;. Compétitions, maîtres-paumiers et jeu de paume au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Les Ponts de Cé - IFEPSA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651481v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04651456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux des élites et Académies dans la France classique</w:t>
               </w:r>
@@ -5547,234 +5547,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bilan de 15 années de recherche : les Jeux de Paume - Archéologie et Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bayonne - Pays Basque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Se desportaient ... ès prés &amp; jouaient à la balle&amp;quot;. Jeu de paume en val de Loire au temps de Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Salons de Choiseul, 8e rencontres, "Le Jeu"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Tours (Indre-et-Loire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bilan de 15 années de recherche : les Jeux de Paume - Archéologie et Histoire</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la rencontre des auteurs : Histoire de l'entraînement sportif, pratiques et discours techniques en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre-débat avec les auteurs d'INSEP-Editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7114,51 +7114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l'entraînement sportif. Pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7189,51 +7189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7419,186 +7419,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rester sur le carreau : archéologie et histoire technique d'un jeu de paume d'Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerriers pacifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-170, 2025, Défis de civilisation, 978-2-9534278-3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La très longue histoire des jeux de paume, de pelote et de raquette en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tennis en France. Cent cinquante ans d'histoire. Le rôle de la Fédération Française de Tennis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 979-10-413-0103-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032076v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05533520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suze-la-Rousse : l'archétype d'un jeu à dedans de la Renaissance dans la Drôme</w:t>
               </w:r>
@@ -7743,51 +7743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entraînement à l'INS/INSEP : au carrefour d'influences internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7842,51 +7842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'entraînement au coaching : une notion en émergence scientifique dans le champ des STAPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7941,51 +7941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8240,195 +8240,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'art de jouer à la cour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vigarello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sport dans l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Citadelles &amp; Mazenod, 2024, 978-2-38611-001-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les jeux de paume et terre de France : histoire de jeux, histoire du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, INRAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVIe - XVIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-271-15160-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639566v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04639591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures d'entraîneurs dans la littérature française</w:t>
               </w:r>
@@ -8513,51 +8513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8612,51 +8612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécificité historique d'un entraînement au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11321,190 +11321,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Garenne de Suze-la-Rousse : étude préalable botanique, archéologique, historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Drôme. 2019, 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Royal Tennis in Renaissance Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roquefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS Jeu et Sociétés. 2019, 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651089v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-04651166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suze-la-Rousse : Renaissance d'un jeu de paume - 2</w:t>
               </w:r>
@@ -12195,51 +12195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D6FB9B3"/>
+    <w:nsid w:val="050C0B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12426,51 +12426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-vaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8067-8537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148517609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Day" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2024.2321804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clastres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2023.2269810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcclelland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1653854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoibian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.662.0116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2017.13101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.115.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.40.1.57" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.1885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoibian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651345v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818108v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sports-Coaching-in-Europe-Cultural-Histories/Day/p/book/9780367542689" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360604v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/libro/794635.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028007v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=944" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579170/former-les-enseignants-d-eps-en-france-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.crrs.ca/products/es20?_pos=1&amp;amp;_psq=merrilees&amp;amp;_ss=e&amp;amp;_v=1.0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028272v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fressin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galmiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclerc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651178v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penhouet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651067v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648942v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouret Marina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bonnemaison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650547v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650584v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-vaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8067-8537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148517609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Day" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2024.2321804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clastres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2023.2269810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcclelland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1653854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoibian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.662.0116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2017.13101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.115.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.40.1.57" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.1885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoibian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651345v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818108v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639591v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sports-Coaching-in-Europe-Cultural-Histories/Day/p/book/9780367542689" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360604v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/libro/794635.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028007v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=944" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579170/former-les-enseignants-d-eps-en-france-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.crrs.ca/products/es20?_pos=1&amp;amp;_psq=merrilees&amp;amp;_ss=e&amp;amp;_v=1.0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028272v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fressin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galmiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclerc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651178v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penhouet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651067v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651166v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651089v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648942v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouret Marina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bonnemaison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650547v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650584v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>