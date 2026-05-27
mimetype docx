--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2754,342 +2754,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">15 ans d'archéologie et d'histoire des jeux de paume en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité régionale en archéologie moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Traces - TERRAE (UMR 5608), May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu de paume de Suze-la-Rousse : Epater la galerie !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Archéologique de la Drôme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Auvergne-Rhône-Alpes, Nov 2024, Montélimar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elaborer des Routes culturelles du sport dans le sud-ouest : de l'héritage au patrimoine - Réflexions, état et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines sportifs, Villes &amp; Patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Bordeaux, Oct 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">15 ans d'archéologie et d'histoire des jeux de paume en France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jeu de courte paume. Patrimoine vivant et patrimoine du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bernard-Tambour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,165 +3863,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Champions du monde sans championnats&amp;quot;. Compétitions, maîtres-paumiers et jeu de paume au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Les Ponts de Cé - IFEPSA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une pédagogie au château&amp;quot;. Espaces sportifs et aménagement d'un parc au CREPS de Toulouse-Lespinet après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d'Histoire du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, Oct 2019, Rouen - Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651456v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04651481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux des élites et Académies dans la France classique</w:t>
               </w:r>
@@ -5547,234 +5547,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se desportaient ... ès prés &amp; jouaient à la balle&amp;quot;. Jeu de paume en val de Loire au temps de Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Salons de Choiseul, 8e rencontres, "Le Jeu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Tours (Indre-et-Loire), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilan de 15 années de recherche : les Jeux de Paume - Archéologie et Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bayonne - Pays Basque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la rencontre des auteurs : Histoire de l'entraînement sportif, pratiques et discours techniques en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre-débat avec les auteurs d'INSEP-Editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7114,126 +7114,126 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l'entraînement sportif. Pratiques et discours techniques en France (XIXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP Editions. 2024, 978-2-86580-265-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7419,50 +7419,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La très longue histoire des jeux de paume, de pelote et de raquette en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tennis en France. Cent cinquante ans d'histoire. Le rôle de la Fédération Française de Tennis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 979-10-413-0103-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rester sur le carreau : archéologie et histoire technique d'un jeu de paume d'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7475,130 +7548,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerriers pacifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-170, 2025, Défis de civilisation, 978-2-9534278-3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533520v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05032076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suze-la-Rousse : l'archétype d'un jeu à dedans de la Renaissance dans la Drôme</w:t>
               </w:r>
@@ -7743,51 +7743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entraînement à l'INS/INSEP : au carrefour d'influences internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7842,51 +7842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'entraînement au coaching : une notion en émergence scientifique dans le champ des STAPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7941,51 +7941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8240,195 +8240,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les jeux de paume et terre de France : histoire de jeux, histoire du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, INRAP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie et histoire des jeux de paume en France. De Versailles à la Marseillaise (XVIe - XVIIIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-271-15160-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'art de jouer à la cour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Vigarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sport dans l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Citadelles &amp; Mazenod, 2024, 978-2-38611-001-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639591v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04639566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures d'entraîneurs dans la littérature française</w:t>
               </w:r>
@@ -8513,51 +8513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8612,51 +8612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécificité historique d'un entraînement au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11321,190 +11321,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Royal Tennis in Renaissance Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roquefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIS Jeu et Sociétés. 2019, 103 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Garenne de Suze-la-Rousse : étude préalable botanique, archéologique, historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roquefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Drôme. 2019, 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Gaillard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04651166v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04651089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suze-la-Rousse : Renaissance d'un jeu de paume - 2</w:t>
               </w:r>
@@ -12195,51 +12195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="050C0B79"/>
+    <w:nsid w:val="BA5B7570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12426,51 +12426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-vaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8067-8537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148517609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Day" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2024.2321804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clastres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2023.2269810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcclelland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1653854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoibian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.662.0116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2017.13101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.115.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.40.1.57" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.1885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoibian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651345v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818108v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639591v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sports-Coaching-in-Europe-Cultural-Histories/Day/p/book/9780367542689" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360604v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/libro/794635.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028007v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=944" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579170/former-les-enseignants-d-eps-en-france-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.crrs.ca/products/es20?_pos=1&amp;amp;_psq=merrilees&amp;amp;_ss=e&amp;amp;_v=1.0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028272v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fressin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galmiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclerc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651178v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penhouet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651067v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651166v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651089v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648942v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouret Marina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bonnemaison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650547v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650584v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-vaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8067-8537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148517609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Day" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2024.2321804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clastres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2023.2269810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcclelland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1653854" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoibian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.662.0116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2017.13101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.115.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.40.1.57" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01889433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.1885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272873v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claverie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carlier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hoibian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651339v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651582v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651345v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818108v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Descamps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sports-Coaching-in-Europe-Cultural-Histories/Day/p/book/9780367542689" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360604v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/descarga/libro/794635.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028007v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php/notre-catalogue/fiche-detaillee?task=view&amp;amp;id=944" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579170/former-les-enseignants-d-eps-en-france-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753577558/cote-tribunes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.crrs.ca/products/es20?_pos=1&amp;amp;_psq=merrilees&amp;amp;_ss=e&amp;amp;_v=1.0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028272v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Poyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fressin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galmiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raffin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leclerc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651178v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penhouet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651067v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648942v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouret Marina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bonnemaison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650547v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04650584v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>