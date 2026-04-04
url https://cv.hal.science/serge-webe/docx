--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -663,265 +663,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serial-arc detection by use of Spectral Dispersion Index (SDI) analysis in a low-voltage network (270V HVDC)</w:t>
+                <w:t xml:space="preserve">Analysis of Internal Signal Perturbations in DC/DC and DC/AC Converters under Arc Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schweitzer</w:t>
+                <w:t xml:space="preserve">Benjamin Vidales Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Monroy-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Madrigal Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Torres-Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107084⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.3005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14113005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938278v1</w:t>
+                <w:t xml:space="preserve">hal-03938416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Internal Signal Perturbations in DC/DC and DC/AC Converters under Arc Fault</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serial-arc detection by use of Spectral Dispersion Index (SDI) analysis in a low-voltage network (270V HVDC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingo Torres-Lucio</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (11), pp.3005. </w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.107084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14113005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938416v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Series arc fault location algorithm based on impedance parameters and fault map trace generation</w:t>
               </w:r>
@@ -4477,295 +4477,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drowsiness Detection with a Limited Number of EEG Physiological Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algorithm for the detection of DC series-arc faults using a Convolution Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabiaa Lachtar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
+                <w:t xml:space="preserve">Ruobo Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Ben Cheikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Weber</w:t>
+                <w:t xml:space="preserve">Yueyang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTS55284.2022.9809842⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 67th Holm Conference on Electrical Contacts (HLM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tampa, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HLM54538.2022.9969784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140618v1</w:t>
+                <w:t xml:space="preserve">hal-04140571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for the detection of DC series-arc faults using a Convolution Neural Network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drowsiness Detection with a Limited Number of EEG Physiological Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueyang Jiang</w:t>
+                <w:t xml:space="preserve">Rabiaa Lachtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Berviller</w:t>
+                <w:t xml:space="preserve">Ridha Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 67th Holm Conference on Electrical Contacts (HLM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tampa, FL, United States. </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Design &amp; Test of Integrated Micro &amp; Nano-Systems (DTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Cairo, Egypt. pp.01-05, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HLM54538.2022.9969784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTS55284.2022.9809842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140571v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High step-up DC-DC converter for renewable energy harvesting applications</w:t>
               </w:r>
@@ -5386,248 +5386,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance scalable hardware SOM architecture for real-time vector quantization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Rabah</w:t>
+                <w:t xml:space="preserve">Hardware partitioning software for dynamically reconfigurable SoC design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tanougast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Image Processing, Applications and Systems (IPAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Sophia Antipolis, France. </w:t>
+              <w:t xml:space="preserve">the 3rd IEEE International Workshop on System-on-Chip for Real-Time Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Calgary, Canada. pp.106-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPAS.2018.8708863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWSOC.2003.1213016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982206v1</w:t>
+                <w:t xml:space="preserve">hal-03938675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware partitioning software for dynamically reconfigurable SoC design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Berviller</w:t>
+                <w:t xml:space="preserve">High performance scalable hardware SOM architecture for real-time vector quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 3rd IEEE International Workshop on System-on-Chip for Real-Time Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Calgary, Canada. pp.106-111, </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Image Processing, Applications and Systems (IPAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Sophia Antipolis, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWSOC.2003.1213016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPAS.2018.8708863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938675v1</w:t>
+                <w:t xml:space="preserve">hal-03982206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Perturbations Produced by Electromagnetic Interference (EMI) in Arc Fault Detection</w:t>
               </w:r>
@@ -5639,51 +5639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6088,282 +6088,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of an electric arc for circuit analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Andrea</w:t>
+                <w:t xml:space="preserve">A hardware configurable self-organizing map for real-time color quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bournat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Hedi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Electric Contacts ICEC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.336-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335278v1</w:t>
+                <w:t xml:space="preserve">hal-02065661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hardware configurable self-organizing map for real-time color quantization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
+                <w:t xml:space="preserve">Model of an electric arc for circuit analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th International Conference on Electric Contacts ICEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.361 - 366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065661v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Domestic Electrical Installation to Arc Fault Detection</w:t>
               </w:r>
@@ -7802,278 +7802,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient VLSI implementation of H.264/AVC intra-frame transcoder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient reconfigurable entropy coder for embedded multi-standards video adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eric.Dabellani@lien.Uhp-Nancy.Fr Dabellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 18th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122199⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops (CVPRW), 2011 IEEE Computer Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Colorado Springs, United States. pp.144 - 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938764v1</w:t>
+                <w:t xml:space="preserve">hal-00649155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient reconfigurable entropy coder for embedded multi-standards video adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient VLSI implementation of H.264/AVC intra-frame transcoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Guarisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dabellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops (CVPRW), 2011 IEEE Computer Society Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981836⟩</w:t>
+              <w:t xml:space="preserve">2011 18th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Beirut, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649155v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially reconfigurable entropy encoder for multi standards video adaptation</w:t>
               </w:r>
@@ -8802,247 +8802,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hardware Preemptive Multitasking Mechanism Based on Scan-path Register Structure for FPGA-based Reconfigurable Systems</w:t>
+                <w:t xml:space="preserve">A New Self-managing Hardware Design Approach for FPGA-Based Reconfigurable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tanougast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Edinburgh, United Kingdom. pp.358-364, </w:t>
+              <w:t xml:space="preserve">2009 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bilbao, Spain. pp.160-171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AHS.2007.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78610-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938501v1</w:t>
+                <w:t xml:space="preserve">hal-03938686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Self-managing Hardware Design Approach for FPGA-Based Reconfigurable Systems</w:t>
+                <w:t xml:space="preserve">A Hardware Preemptive Multitasking Mechanism Based on Scan-path Register Structure for FPGA-based Reconfigurable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tanougast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Edinburgh, United Kingdom. pp.358-364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AHS.2007.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78610-8_17⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03938686v1</w:t>
+                <w:t xml:space="preserve">hal-03938501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLSI architecture and FPGA implementation of a hybrid message-embedded self-synchronizing stream cipher</w:t>
               </w:r>
@@ -12268,51 +12268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 10211618. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12652,51 +12652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3B1C2A9"/>
+    <w:nsid w:val="2AE77620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12883,51 +12883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-webe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7851-9916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031823343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmi Lezama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schweitzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13204099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bakkay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106651" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chabert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3118962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Humbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107084" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidales Luna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Monroy-Morales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Madrigal Mart&#237;nez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres-Lucio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Calderon-Mendoza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duc Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Calderon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Britsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.05.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.11.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.08.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jovanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berviller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.08.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJZD9DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dabellani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2317254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2012.09.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT1ST17Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanougast" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2008.08.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBRCM60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janiaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2009254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.06.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8RKTMBF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210802343968" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600628230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600900423" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983651v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.10.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13S61GR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poussier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9331(02)00102-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNC1LX5P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mozef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-2014(03)00038-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NLZT40Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865703212051" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46117-5_124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1BN46LDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Lachtar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Cheikh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS55284.2022.9809842" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobo Chu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyang Jiang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969784" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidales" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madrigal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555767" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calderon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schweitzer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Du Perray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2020.0032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294921" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8851797" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927000" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2018.8708863" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938675v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSOC.2003.1213016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2018.8611718" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC-LA.2018.8511672" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkouch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCCON.2009.5398004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lezama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyeux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336592" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2014.7031017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938508v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580155" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres Lucio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5636934" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2013.6604240" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eric.Dabellani@lien.Uhp-Nancy.Fr Dabellani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2013.6651414" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2004.1311111" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938767v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eber Espino Garibay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE.2012.6421166" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337960v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dabellani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981836" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938764v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122199" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649155v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2011.5973879" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619542" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065678v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavissa Jovanovic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2009.5272274" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938501v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938686v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78610-8_17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4C4TJGKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millerioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouridane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168326v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065680v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2007.4380761" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938667v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Perez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.296142" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2005.1515752" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mozef" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaber" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1996.547655" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2005.1557320" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983760v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMP.2003.1598163" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099834v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eril Mozef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Jaber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.248522" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Hedjedj" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Granjon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938441v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpc034e_ch16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065672v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983755v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mannino" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janiaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30117-2_120" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXLRZXR4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983969v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392736v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708052v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938800v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451738v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisserand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cecile" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-webe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7851-9916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031823343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmi Lezama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schweitzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13204099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bakkay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106651" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chabert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3118962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidales Luna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Monroy-Morales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Madrigal Mart&#237;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres-Lucio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Humbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Calderon-Mendoza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duc Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Calderon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Britsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.05.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.11.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.08.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jovanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berviller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.08.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJZD9DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dabellani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2317254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2012.09.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT1ST17Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanougast" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2008.08.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBRCM60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janiaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2009254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.06.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8RKTMBF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210802343968" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600628230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600900423" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983651v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.10.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13S61GR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poussier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9331(02)00102-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNC1LX5P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mozef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-2014(03)00038-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NLZT40Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865703212051" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46117-5_124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1BN46LDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobo Chu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyang Jiang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969784" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Lachtar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Cheikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS55284.2022.9809842" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidales" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madrigal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555767" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calderon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schweitzer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Du Perray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2020.0032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294921" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8851797" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927000" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSOC.2003.1213016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2018.8708863" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2018.8611718" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC-LA.2018.8511672" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkouch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCCON.2009.5398004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841201" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335278v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lezama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyeux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336592" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2014.7031017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938508v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580155" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres Lucio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5636934" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2013.6604240" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eric.Dabellani@lien.Uhp-Nancy.Fr Dabellani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2013.6651414" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2004.1311111" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938767v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eber Espino Garibay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE.2012.6421166" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337960v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dabellani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981836" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122199" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2011.5973879" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619542" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065678v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavissa Jovanovic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2009.5272274" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938686v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78610-8_17" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4C4TJGKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millerioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouridane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168326v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065680v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2007.4380761" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938667v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Perez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.296142" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2005.1515752" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mozef" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaber" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1996.547655" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2005.1557320" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983760v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMP.2003.1598163" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099834v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eril Mozef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Jaber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.248522" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Hedjedj" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Granjon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938441v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpc034e_ch16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065672v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983755v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mannino" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janiaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30117-2_120" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXLRZXR4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983969v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392736v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708052v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938800v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451738v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisserand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cecile" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>