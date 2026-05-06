--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -9152,235 +9152,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t>
+                <w:t xml:space="preserve">An Auto-adaptation Method for Dynamically Reconfigurable System-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.153-157, </w:t>
+              <w:t xml:space="preserve">2008 IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.499-502, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DELTA.2008.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983596v1</w:t>
+                <w:t xml:space="preserve">hal-03983481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Auto-adaptation Method for Dynamically Reconfigurable System-on-Chip</w:t>
+                <w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.499-502, </w:t>
+              <w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.153-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DELTA.2008.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983481v1</w:t>
+                <w:t xml:space="preserve">hal-03983596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t>
               </w:r>
@@ -12652,51 +12652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AE77620"/>
+    <w:nsid w:val="F5EC90FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12883,51 +12883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-webe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7851-9916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031823343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmi Lezama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schweitzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13204099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bakkay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106651" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chabert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3118962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidales Luna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Monroy-Morales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Madrigal Mart&#237;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres-Lucio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Humbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Calderon-Mendoza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duc Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Calderon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Britsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.05.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.11.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.08.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jovanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berviller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.08.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJZD9DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dabellani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2317254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2012.09.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT1ST17Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanougast" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2008.08.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBRCM60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janiaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2009254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.06.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8RKTMBF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210802343968" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600628230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600900423" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983651v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.10.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13S61GR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poussier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9331(02)00102-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNC1LX5P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mozef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-2014(03)00038-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NLZT40Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865703212051" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46117-5_124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1BN46LDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobo Chu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyang Jiang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969784" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Lachtar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Cheikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS55284.2022.9809842" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidales" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madrigal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555767" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calderon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schweitzer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Du Perray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2020.0032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294921" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8851797" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927000" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSOC.2003.1213016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2018.8708863" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2018.8611718" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC-LA.2018.8511672" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkouch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCCON.2009.5398004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841201" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335278v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lezama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyeux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336592" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2014.7031017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938508v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580155" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres Lucio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5636934" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2013.6604240" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eric.Dabellani@lien.Uhp-Nancy.Fr Dabellani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2013.6651414" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2004.1311111" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938767v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eber Espino Garibay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE.2012.6421166" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337960v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dabellani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981836" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122199" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2011.5973879" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619542" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065678v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavissa Jovanovic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2009.5272274" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938686v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78610-8_17" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4C4TJGKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millerioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouridane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168326v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065680v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2007.4380761" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938667v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Perez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.296142" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2005.1515752" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mozef" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaber" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1996.547655" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2005.1557320" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983760v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMP.2003.1598163" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099834v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eril Mozef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Jaber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.248522" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Hedjedj" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Granjon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938441v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpc034e_ch16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065672v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983755v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mannino" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janiaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30117-2_120" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXLRZXR4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983969v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392736v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708052v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938800v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451738v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisserand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cecile" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-webe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7851-9916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031823343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043616v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmi Lezama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schweitzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13204099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bakkay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106651" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chabert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2021.3118962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidales Luna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Monroy-Morales" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Madrigal Mart&#237;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres-Lucio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Humbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Calderon-Mendoza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Duc Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Calderon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Britsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.05.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.11.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02064976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2018.08.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jovanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berviller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.08.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJZD9DC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dabellani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2317254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2012.09.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT1ST17Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanougast" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2008.08.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBRCM60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janiaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2009254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.06.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8RKTMBF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983477v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210802343968" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600628230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600900423" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983651v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.10.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13S61GR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poussier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9331(02)00102-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNC1LX5P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mozef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-2014(03)00038-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NLZT40Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865703212051" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46117-5_124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1BN46LDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruobo Chu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyang Jiang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969784" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Lachtar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Cheikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTS55284.2022.9809842" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidales" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madrigal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2016.7555767" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calderon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schweitzer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Du Perray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2020.0032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294921" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8851797" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927000" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSOC.2003.1213016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2018.8708863" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2018.8611718" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC-LA.2018.8511672" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkouch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCCON.2009.5398004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841201" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335278v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lezama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tisserand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyeux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336592" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2014.7031017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938508v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580155" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03568229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres Lucio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5636934" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2013.6604240" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eric.Dabellani@lien.Uhp-Nancy.Fr Dabellani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2013.6651414" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938768v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2004.1311111" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938767v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eber Espino Garibay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE.2012.6421166" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337960v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dabellani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981836" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122199" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2011.5973879" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2010.5619542" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065678v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavissa Jovanovic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2009.5272274" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938686v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78610-8_17" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4C4TJGKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millerioux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouridane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.10" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168326v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mill&#233;rioux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065680v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2007.4380761" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938667v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Perez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.296142" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2005.1515752" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mozef" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaber" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1996.547655" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2005.1557320" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983760v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMP.2003.1598163" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099834v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eril Mozef" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Jaber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.248522" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458993v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Hedjedj" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107867v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Granjon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938441v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpc034e_ch16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065672v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983755v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mannino" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janiaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30117-2_120" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXLRZXR4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983969v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392736v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708052v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938800v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451738v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisserand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cecile" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>