--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -835,165 +835,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délivrés de l’urbanocentrisme ? Les grands espaces du désir dans le cinéma d’Alain Guiraudie</w:t>
+                <w:t xml:space="preserve">Le retour du matériel en géographie : travailler avec les objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, La campagne, autrement, 87, pp.109-124</w:t>
+              <w:t xml:space="preserve">, 2014, 91-92, pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202755v1</w:t>
+                <w:t xml:space="preserve">hal-01398967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour du matériel en géographie : travailler avec les objets</w:t>
+                <w:t xml:space="preserve">Délivrés de l’urbanocentrisme ? Les grands espaces du désir dans le cinéma d’Alain Guiraudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 91-92, pp.5-22</w:t>
+              <w:t xml:space="preserve">, 2014, La campagne, autrement, 87, pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398967v1</w:t>
+                <w:t xml:space="preserve">hal-01202755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace résidentiel des étrangers dans la métropole parisienne : une exploration statistique</w:t>
               </w:r>
@@ -1219,1051 +1219,1051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles d'invisibles : regards sur le droit à la ville à Maputo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Espaces et passeurs de changement au Moyen-Orient : le transnational au-delà des impasses du nationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 24 | 2013 (-), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d'invisibles : regards sur le droit à la ville à Maputo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13454⟩</w:t>
-[...47 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">K Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13566</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 24 | 2013 (-), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202769v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe forteresse, à quel prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013/4 (6--13), pp.335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe forteresse, à quel prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Migrations : quelle autre politique pour l'Europe?, 335, pp.6-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'Europe forteresse, à quel prix ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations vers l'Europe du Sud. L'Italie et l'Espagne, laboratoires de nouvelles formes d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Européennes, Revue Bilingue - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. II (-), pp.363-377 (en chinois) et 378-398 (en français)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire et lire Harvey : la pensée géographique par la brèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 | 2012 (-), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations vers l’Europe du Sud. L’Italie et l’Espagne, laboratoires de nouvelles formes d’accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Européennes, Revue Bilingue - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.363-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la mobilité, réinterroger l’intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ces migrants qui font aussi la France, Hors série, pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la mobilité, réinterroger l'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet, Ces Migrants Qui Font Aussi La France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010/7 (HS 01), pp.14-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.hs319.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un rideau de fer à l’autre : Schengen et la discrimination dans l’accès à la mobilité migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Quelle Europe vingt ans après la chute du Mur?, 84 (3), pp.163-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe discrimine à ses frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue du Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013/4 (6--13), pp.335</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 2009/4 (311), pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.311.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les migrations vers l'Europe du Sud. L'Italie et l'Espagne, laboratoires de nouvelles formes d'accueil</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités induites par les migrations : émergence d'un champ migratoire transnational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Européennes, Revue Bilingue - Shanghai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. II (-), pp.363-377 (en chinois) et 378-398 (en français)</w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (113), pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...237 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la mobilité, réinterroger l'intégration</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">L'Europe discrimine à ses frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue du Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2009/4 (311), pp.32-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pro.311.0032⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 2009/4 (311), pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.311.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pro.311.0058⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00847676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et politiques migratoires en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, L'Espagne. Les métamorphoses d'une puissance européenne, 408, pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202791v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00651119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la mobilité, réinterroger l’intégration</w:t>
               </w:r>
@@ -3579,178 +3579,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Borders, Migration, Intimacy: Desires on the Move</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference E-COST: Borders and Sexuality in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reconsidering the choice between gasoline and diesel cars: modeling both demand and automakers reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Board (TRB) 92nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852474v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00853024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements et frontières, jusqu'où contrôler la mobilité ?</w:t>
               </w:r>
@@ -4377,523 +4377,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immigration et enjeux européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Comité consultatif de la Ville de Strasbourg pour les résidents étrangers : La place des résidents étrangers à Strasbourg, repères et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des migrations et cosmopolitisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Géopolitique et Art Contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migrations féminines, migrations choisies : les services à la personne au coeur des politiques migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Migrations féminines en Méditerranée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Université d'Alger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité et invisibilisation des migrants dans leurs pratiques des espaces urbains en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées du Pôle Ville de l'Université Paris-Est : Villes, Transport et Territoire : Quoi de neuf ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Immigration et enjeux européens</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italian invest, Romanian help: the mechanisms of migration and capital mobility in an enlarged EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Comité consultatif de la Ville de Strasbourg pour les résidents étrangers : La place des résidents étrangers à Strasbourg, repères et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Workshop E-COST (European Cooperation for Science and Technology) - EastBorderNet - WS3: Border Transgression, Gender and Sexuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration et processus d'identification en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Approches historiques de la construction des identités collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace des flux, ou comment les mobilités bouleversent l'analyse géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII. Tagung Neue Kulturelle Geographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Mainz, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853015v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00853019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, Labour and Class: Beyond Cultural Belongings</w:t>
               </w:r>
@@ -5149,454 +5149,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La migration produit-elle des espaces intermédiaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Penser les espaces intermédiaires en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À propos de Nulle part terre promise : enjeux de la liberté de circuler en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Di Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Festival Géocinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La migration produit-elle des espaces intermédiaires ?</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi Schengen est-il le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Penser les espaces intermédiaires en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Master Affaires européennes de l'Institut d'études politiques de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Européanisation des politiques migratoires face aux valeurs fondatrices de l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Pertinence et impertinence des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques européennes : L'Union face au défi des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CERAS : Migrants dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Migration in Europe: Chronological and Geographical perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Leaders Program CNHI: Humanity in Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852696v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00852695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions migratoires dans la politique de voisinage de l'UE</w:t>
               </w:r>
@@ -6105,389 +6105,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Migrations et mutations de la société française : l’état des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Poinsot; Serge Weber. La Découverte, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Campagne, autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgette Zrinscak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 87, 2014, Géographie et cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Serge Weber</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient : Espaces et passeurs du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">25, http://echogeo.revues.org/13484, 2013, Echogéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration en France : l'Etat des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie Poinsot; Serge Weber. La Découverte, 2014</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, La Découverte, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">25, http://echogeo.revues.org/13484, 2013, Echogéo</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Autre campagne, Géographie et cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Zrinscak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, L'Harmattan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852016v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-00852019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et Modes de vie Métropolitains</w:t>
               </w:r>
@@ -7026,446 +7026,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les frontières en conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Maie Gérardot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie des conflits,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M, Gérardot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Atlande, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La géographie aux épreuves orales du CAPES externe d'histoire et géographie. L'épreuve sur dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> in : Sierra P. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie, concepts, savoirs, enseignements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colin, p. 347-354., 2011, collection U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">in Maie Gérardot (dir.). </w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle mondialisation, pour quelles géographies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> in : Sierra P. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie des conflits,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, 2011</w:t>
+              <w:t xml:space="preserve">La géographie, concepts, savoirs, enseignements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, p. 207-214, 2011, collection U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">M, Gérardot. </w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la géopolitique à la géographie critique : à quel prix le conflit peut-il être un objet scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in : Gérardot M. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris, Atlande, 2011</w:t>
+              <w:t xml:space="preserve">, Atlande, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle mondialisation, pour quelles géographies ?</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies du mouvement. Migrations, mobilités et recompositions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> in : Sierra P. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie, concepts, savoirs, enseignements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Colin, p. 207-214, 2011, collection U</w:t>
-[...144 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Colin, p. 215-225., 2011, collection U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7610,246 +7610,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Schengen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertoncini Y, ChopT, Dulphy A, Kahn S, Manigand C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Colin, pp.391-394, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotto la pioggia le chiacchiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F, Barthe-Deloizy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pique-nique ou l'éloge d'un bonheur ordinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Bréal, pp.227-230, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interfaces migratoires aux marges de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baby-Collin, V and D, Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud à sud, dynamiques sociales et spatiales, Amérique latine / Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Provence, Aix en Provence,, pp.314, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853537v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00853539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un laboratoire d'immigration post-fordiste</w:t>
               </w:r>
@@ -8306,647 +8306,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que le changement révèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.24401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transition alimentaire : du côté des intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.23592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ce que le changement révèle</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps libre, espaces libres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.24401⟩</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.24149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montrer les invisibles de l’histoire de l’exploration. Recherche académique et muséographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.24149⟩</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.24294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blais</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.21294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage au cœur du monde du béton en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.24294⟩</w:t>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transmission</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourciers des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.21294⟩</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armelle Choplin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme dans toute son épaisseur : un autre regard sur les espaces français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Violier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.22582⟩</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Violier</w:t>
-[...46 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04408732v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04408718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et contextes</w:t>
               </w:r>
@@ -9579,51 +9579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070186v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22750" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghadam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Sa&#239;di-Sharouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398967v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lazaridis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Zrinscak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ginisty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.hs319.0014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.311.0032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.311.0058" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00651119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fouch&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2004.4209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2000.4716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzbrunn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vignal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Di M&#233;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852697v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zrinscak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poinsot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696723v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25519" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24913" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23204" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23592" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24401" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24149" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24294" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21294" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408729v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22582" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22449" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22564" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22744" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oppenchaim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19722" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17578" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Elie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15373" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15098" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070186v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22750" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghadam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Sa&#239;di-Sharouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lazaridis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Zrinscak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ginisty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.hs319.0014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.311.0032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00651119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.311.0058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fouch&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2004.4209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2000.4716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzbrunn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vignal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Di M&#233;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852696v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852697v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poinsot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zrinscak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853538v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25519" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24913" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23204" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24401" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23592" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24149" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24294" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21294" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408729v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22582" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22564" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408732v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22449" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22744" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oppenchaim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19722" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17578" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Elie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15373" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15098" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>