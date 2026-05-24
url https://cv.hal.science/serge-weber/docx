--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,209 +100,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : Les migrations internationales au cœur de l’agriculture et de l’agroalimentaire industriels</w:t>
+                <w:t xml:space="preserve">Editorial: International Migration at the Heart of Industrial Agriculture and Agribusiness [English Version]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Travail agricole et migrations, 38 (3-4), pp.7-18. </w:t>
+              <w:t xml:space="preserve">, 2022, Travail agricole et migrations, 38 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.20963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.22750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03833631v1</w:t>
+                <w:t xml:space="preserve">hal-05070186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: International Migration at the Heart of Industrial Agriculture and Agribusiness [English Version]</w:t>
+                <w:t xml:space="preserve">Éditorial : Les migrations internationales au cœur de l’agriculture et de l’agroalimentaire industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Travail agricole et migrations, 38 (3-4), </w:t>
+              <w:t xml:space="preserve">, 2022, Travail agricole et migrations, 38 (3-4), pp.7-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.22750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/remi.20963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070186v1</w:t>
+                <w:t xml:space="preserve">halshs-03833631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : La relation de travail à la croisée des politiques migratoires et économiques</w:t>
               </w:r>
@@ -1219,1327 +1219,1327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces et passeurs de changement au Moyen-Orient : le transnational au-delà des impasses du nationalisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Europe forteresse, à quel prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Migrations : quelle autre politique pour l'Europe?, 335, pp.6-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe forteresse, à quel prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013/4 (6--13), pp.335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d'invisibles : regards sur le droit à la ville à Maputo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13566</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 24 | 2013 (-), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Ginisty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-00847690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces et passeurs de changement au Moyen-Orient : le transnational au-delà des impasses du nationalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 24 | 2013 (-), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13566</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Europe forteresse, à quel prix ?</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations vers l'Europe du Sud. L'Italie et l'Espagne, laboratoires de nouvelles formes d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Européennes, Revue Bilingue - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. II (-), pp.363-377 (en chinois) et 378-398 (en français)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire et lire Harvey : la pensée géographique par la brèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 | 2012 (-), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations vers l’Europe du Sud. L’Italie et l’Espagne, laboratoires de nouvelles formes d’accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Européennes, Revue Bilingue - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.363-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la mobilité, réinterroger l’intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ces migrants qui font aussi la France, Hors série, pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la mobilité, réinterroger l'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet, Ces Migrants Qui Font Aussi La France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010/7 (HS 01), pp.14-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.hs319.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe discrimine à ses frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue du Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013/4 (6--13), pp.335</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 2009/4 (311), pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.311.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Europe forteresse, à quel prix ?</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la mobilité, réinterroger l'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009/4 (311), pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.311.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et politiques migratoires en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, L'Espagne. Les métamorphoses d'une puissance européenne, 408, pp.217-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités induites par les migrations : émergence d'un champ migratoire transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (113), pp.121-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la mobilité, réinterroger l’intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Migrations : quelle autre politique pour l'Europe?, 335, pp.6-13</w:t>
+              <w:t xml:space="preserve">, 2009, Migrants dans la mondialisation, 311, pp.58-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...245 lines deleted...]
-                <w:t xml:space="preserve">Comprendre la mobilité, réinterroger l’intégration</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe discrimine à ses frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Ces migrants qui font aussi la France, Hors série, pp.14-23</w:t>
+              <w:t xml:space="preserve">, 2009, Migrants dans la mondialisation, 311, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">D’un rideau de fer à l’autre : Schengen et la discrimination dans l’accès à la mobilité migratoire</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un rideau de fer à l'autre : Schengen et la discrimination dans l'accès à la mobilité migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Quelle Europe vingt ans après la chute du Mur?, 84 (3), pp.163-172</w:t>
+              <w:t xml:space="preserve">, 2009, 84 (3), pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Les mobilités induites par les migrations : émergence d'un champ migratoire transnational</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités induites par les migrations : émergence d’un champ migratoire transnational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2 (113), pp.121-126</w:t>
+              <w:t xml:space="preserve">, 2009, Migrations et territoires de la mobilité en Méditerranée, 113, pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...305 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">D'un rideau de fer à l'autre : Schengen et la discrimination dans l'accès à la mobilité migratoire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un rideau de fer à l’autre : Schengen et la discrimination dans l’accès à la mobilité migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 84 (3), pp.163-172</w:t>
+              <w:t xml:space="preserve">, 2009, Quelle Europe vingt ans après la chute du Mur?, 84 (3), pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01202795v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens intimes, liens utiles ? Les avatars de la sexualité au cours de trajectoires migratoires féminines</w:t>
               </w:r>
@@ -3186,217 +3186,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contextualizing segregation and diversity: Paris city region neighbourhoods case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Hellenic Geographical Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lavrio, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse et représentation cartographique de récits de vie de Républicains espagnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dominguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études scientifiques prospectives : « Le numérique : outil d’étude de la valeur patrimoniale ! »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02344584v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01788600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter le fait migratoire à Paris : une exploration cartographique</w:t>
               </w:r>
@@ -3464,90 +3464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et cartographie des sentiments dans des récits de vie de migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dominguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3799,536 +3799,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Political Shift and Renegociated Border Control in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international MIRIADE (Undocumented Migrants in the Mediterranean Islands)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salzbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du programme Co-Reach : Labor market and Ethnicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, AMSTERDAM, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les migrations en provenance des pays d'Europe centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ADRIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les flux migratoires en Seine-et-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque Histoires d'ici, mémoires d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations internationales et européanisation des politiques migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire POLLENS : Les politiques d'immigration dans l'espace européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance technique, nationalisme et profit, ou comment comprendre les politiques de management des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire transdisciplinaire LNG (Local National Global), ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Europe, de la libre circulation au contrôle de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du rectorat : Migrations internationales,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696760v1</w:t>
-              </w:r>
-[...438 lines deleted...]
-                <w:t xml:space="preserve">hal-00696735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility, Law, Profit and Desire: Proposals for the Interpretation of a Dispositive for Mobility Control</w:t>
               </w:r>
@@ -4377,303 +4377,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Migrations féminines, migrations choisies : les services à la personne au coeur des politiques migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Migrations féminines en Méditerranée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Université d'Alger, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilité et invisibilisation des migrants dans leurs pratiques des espaces urbains en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées du Pôle Ville de l'Université Paris-Est : Villes, Transport et Territoire : Quoi de neuf ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immigration et enjeux européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Comité consultatif de la Ville de Strasbourg pour les résidents étrangers : La place des résidents étrangers à Strasbourg, repères et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique des migrations et cosmopolitisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Géopolitique et Art Contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852700v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00852649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italian invest, Romanian help: the mechanisms of migration and capital mobility in an enlarged EU</w:t>
               </w:r>
@@ -4873,799 +4873,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production de l'altérité et statut des personnes dans la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Religion et générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, LAUSANNE, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques européennes et pratiques des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de l'UniverCité. Cité Nationale de l'Histoire de l'Immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migration, Labour and Class: Beyond Cultural Belongings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Co-Reach - Workshop: International Migrants' Ethnicity and Its Impact on Labour Markets of the Receiving Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Politiques européennes et pratiques des migrants</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration produit-elle des espaces intermédiaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conférences de l'UniverCité. Cité Nationale de l'Histoire de l'Immigration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Penser les espaces intermédiaires en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de Nulle part terre promise : enjeux de la liberté de circuler en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Di Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Religion et générations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, LAUSANNE, Suisse</w:t>
+              <w:t xml:space="preserve">Conférence Festival Géocinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi Schengen est-il le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Master Affaires européennes de l'Institut d'études politiques de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Européanisation des politiques migratoires face aux valeurs fondatrices de l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Pertinence et impertinence des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques européennes : L'Union face au défi des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CERAS : Migrants dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Migration in Europe: Chronological and Geographical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young Leaders Program CNHI: Humanity in Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions migratoires dans la politique de voisinage de l'UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École Doctorale : Les droits de l'Homme au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la migration n'est-elle pas une pratique de mobilité comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La recherche en fête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853018v1</w:t>
-              </w:r>
-[...494 lines deleted...]
-                <w:t xml:space="preserve">hal-00852697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes migrantes en Europe, mobilité, développement et capital social</w:t>
               </w:r>
@@ -7610,246 +7610,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interfaces migratoires aux marges de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baby-Collin, V and D, Mercier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud à sud, dynamiques sociales et spatiales, Amérique latine / Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Provence, Aix en Provence,, pp.314, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Schengen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertoncini Y, ChopT, Dulphy A, Kahn S, Manigand C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Colin, pp.391-394, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotto la pioggia le chiacchiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F, Barthe-Deloizy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pique-nique ou l'éloge d'un bonheur ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Bréal, pp.227-230, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853539v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00853537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un laboratoire d'immigration post-fordiste</w:t>
               </w:r>
@@ -8235,860 +8235,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que le changement révèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.24401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition alimentaire : du côté des intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps libre, espaces libres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.24149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montrer les invisibles de l’histoire de l’exploration. Recherche académique et muséographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.24294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La possibilité d’une diaspora ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.23204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.24401⟩</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage au cœur du monde du béton en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.23592⟩</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme dans toute son épaisseur : un autre regard sur les espaces français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Violier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.24149⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourciers des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.24294⟩</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surprenante Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.21294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408728v1</w:t>
-              </w:r>
-[...392 lines deleted...]
-                <w:t xml:space="preserve">hal-04408726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où en sommes-nous dans l'étude des mobilités géographiques ?</w:t>
               </w:r>
@@ -9579,51 +9579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070186v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22750" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghadam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Sa&#239;di-Sharouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lazaridis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Zrinscak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ginisty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.hs319.0014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.311.0032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00651119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.311.0058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fouch&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2004.4209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2000.4716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzbrunn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696740v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vignal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853017v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Di M&#233;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852698v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852696v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852697v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poinsot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zrinscak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853538v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25519" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24913" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23204" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24401" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23592" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24149" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24294" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21294" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408729v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22582" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22564" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408732v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22449" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22744" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oppenchaim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19722" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17578" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Elie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15373" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15098" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22750" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20963" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghadam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Sa&#239;di-Sharouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lazaridis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Zrinscak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ginisty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.hs319.0014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.311.0032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.311.0058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00651119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fouch&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2004.4209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2000.4716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique van Damme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Breteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzbrunn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00662185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vignal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853017v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Di M&#233;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poinsot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zrinscak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Coninck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202739v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853540v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25519" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24913" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408702v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24401" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23592" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24149" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24294" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408707v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23204" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22582" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408732v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22449" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408718v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22564" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22744" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21294" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oppenchaim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19722" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maudet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17578" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Elie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15373" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15098" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>