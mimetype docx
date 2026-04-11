--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -413,234 +413,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeux et enjeux des lieux du vin au fil du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crescentis : Revue internationale d'histoire de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dossier thématique - J.-P. Garcia (coord.), Le vin et le lieu, 1, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation des territoires du vin et la réglementation vitivinicole. Une histoire séculaire (19e siècle-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Patrimoine et valorisation des territoires de la vigne et du vin, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire du vin comme patrimoine et atout économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Patrimoine et valorisation des territoires de la vigne et du vin, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990587v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01990579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El frente popular: ¿Qué clase de acontecimiento? Historiografía y actualidad de las investigaciones sobre el Frente Popular</w:t>
               </w:r>
@@ -896,260 +896,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part de l'inattendu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La politique et ses territoires. La construction historique de la politique et le repérage de ses lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, http://tristan.u-bourgogne.fr/CGC/publications/autreslieux/S_Wolikow.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part de l'inattendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caritey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, http://tristan.u-bourgogne.fr/CGC/publications/autreslieux/Intro.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richesse et diversité: à la découverte des archives des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 212, pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00768926v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01395423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un questionnaire sur les archives des sciences humaines et sociales en France</w:t>
               </w:r>
@@ -1713,398 +1713,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un siècle de publications et d’archives de l’OIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fuentes Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Juban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claud Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45è Congrès mondial de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office international de la vigne et du vin (OIV), Oct 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Produire de la donnée : numérisation, traitement et accessibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude: " Les données au service de la société : comprendre leur rôle, leur place et leur potentiel "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUDD; MSH Dijon, Apr 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Les archives scientifiques, sources de nouvelles coopérations entre métiers ? L'exemple de la Maison des Sciences de l'Homme de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiver les savoirs : de la collecte à l'usage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CollEx-Persée, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités numériques dans le domaine viticole vinicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Congrès mondial de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV); Ministère de l'agriculture et de la souveraineté aliementaire, Oct 2024, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954083v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04955786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collaboratif et de concertation au sein des réseaux des plateformes technologiques du RnMSH</w:t>
               </w:r>
@@ -2198,51 +2198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enquêtes interdisciplinaires menées dans les années 1960 -1970. La RCP Châtillonnais à la MSH Dijon : un exemple de revisite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2280,51 +2280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des pratiques numériques sur les sources : d'une démarche implicite à des projets explicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,372 +2369,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les communistes et Marx : réflexions sur la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marx 2018 deux siècles d’actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’internationale communiste et la mondialisation révolutionnaire :origines et émergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1918 : tourner la page ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vignoble champenois - la réputation internationale à l’épreuve de la patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine, Tourisme et Valorisation des Territoires de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Mendoza, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plate-formes technologiques du réseau des MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire des entreprises à l’épreuve du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Le Creusot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les appellations et la question du goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goût des montagnes et goût des plaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Le Chable, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990596v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01990615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et mémoire du vin : enjeux économiques et patrimoniaux</w:t>
               </w:r>
@@ -2783,372 +2783,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'histoire des vignobles de Bourgogne au défi de l'histoire globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourgogne(s) viticole(s). Enjeux et perspective d'un territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question nationale dans l'internationale communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence à l'Institut Gramsci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une non candidature en campagne : le PCF, l'organisation et le déroulement de l'élection présidentielle de 1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La première élection présidentielle au suffrage universel direct a 50 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eurocommunisme du PCF, les lendemains qui déchantent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum of Socialism Genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Wuhan, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation des territoires du vin et la réglementation vitivinicole, une histoire séculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international de l'Unesco Patrimoine et valorisation des territoires de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Santorin, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541612v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-01541155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les élites du Komintern et la grande crise des années 1930</w:t>
               </w:r>
@@ -3486,51 +3486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les appellations d'origine ? Histoire de la labellisation des produits des terroirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,2394 +3568,2394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le parti rouge, une histoire du PCF 1920-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Journal de Maurice Thorez 1952-1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fayard, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le parti rouge, une histoire du PCF 1920-2020</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bourgogne(s) viticole(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosé des Riceys. Tradition et exception en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du syndicat des producteurs de Riceys, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Internazionale communista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Maggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondazione Istituto Gramsci. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carocci editore </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-88-430-7842-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1936, le monde du Front populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cherche midi, 2016, Documents (Cherche Midi), ISSN 1158-8942, 978-2-7491-4902-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des vins et des produits d'AOC. L'INAO, de 1935 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Humbert, Florian; Wolikow, Serge. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-36441-133-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandir après la Shoah : l'histoire méconnue de ces juifs communistes qui accueillirent des enfants de déportés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lassignardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">les Éditions de l'Atelier, 2015, 978-2-7082-4317-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des territoires du Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, pp.319, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champagne !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Atelier, pp.287, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et terroirs du vin du 18e au 21e siècles : approche internationale d'une construction historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Internationale Communiste (1919-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Atelier, pp.288, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00567173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide des archives de l'Internationale Communiste 1919-1943</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Courban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Oppetit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Georges Chevrier, pp.333, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00563901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Semard. Engagements, discipline et fidélité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LeCherche Midi, pp.289, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouge et rose : deux siècles de socialismes européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, pp.290, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00248884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pain, la paix, la liberté : expériences et territoires du Front Populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute / Editions sociales, pp.367, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pain, la paix, la liberté : expériences et territoires du Front Populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigna</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 2020</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions sociales, pp.367, 2006, Histoire, ISSN 0298-4679, 2-35367-000-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Serge Wolikow</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Igimix Ltd, pp.280, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'Humanité » de Jaurès à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau Monde, pp.200, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Seconde Guerre Mondiale à travers les archives du Val-de-Marne, Tome 1 : 1939-1942</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cherche Midi, pp.310, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures communistes au XXe siècle. Entre guerre et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, pp.320, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moscou, Paris, Berlin, 1939-1941. Télégrammes chiffrés du Komintern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Tallandier, pp.1, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicalismes en Europe. I : A l'épreuve de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Régin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions du syndicat des producteurs de Riceys, 2018</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse, pp.150, 2002, 2-913165-75-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Serge Wolikow</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicalismes en Europe. II, À l'épreuve de l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Régin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EUD, 2018</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse, pp.182, 2002, 2-913165-76-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Serge Wolikow</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicalismes en Europe. III, A l'épreuve de l'international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Régin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-88-430-7842-4</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse, pp.202, 2002, 2-913165-77-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cherche midi, 2016, Documents (Cherche Midi), ISSN 1158-8942, 978-2-7491-4902-8</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komintern. L'histoire et les hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Atelier, pp.604, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grandir après la Shoah : l'histoire méconnue de ces juifs communistes qui accueillirent des enfants de déportés</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le siècle des communismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Atelier, pp.1, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antifascisme et nation. Les gauches européennes au temps du Front populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, pp.272, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carnets de Marcel Cachin, tomes 3 et 4 (1920-1933) (1935-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS, pp.1, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images collectives de la Résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, pp.1, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et historiographie des Internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, pp.1-1, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front populaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Complexe, 315 p., 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire en révolution ? Du bon usage des archives, de Moscou et d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">les Éditions de l'Atelier, 2015, 978-2-7082-4317-0</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cordillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon (EUD)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84, pp.315, 1996, Publications de l'Université de Bourgogne, 2-905965-13-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...1691 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Carrez</w:t>
-[...59 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00202885v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00192698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolétaires de tous les pays, unissez-vous ? Les difficiles chemins de l'internationalisme, 1848-1956</w:t>
               </w:r>
@@ -6108,77 +6108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives de la vigne et du vin : un patrimoine scientifique à l'épreuve du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6324,51 +6324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At The Crossing Of Patrimonial And Scientific Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6432,51 +6432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’évolution des territoires d’AOC vitivinicoles de la Bourgogne à travers la mise en place d’un système d’information géographique (SIG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6650,51 +6650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement numérique des sources : la construction des corpus et des instruments de recherche comme enjeu pour la mise à disposition des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,838 +6976,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Russian Revolution and the Communist International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenary of the Russian Revolution (1917-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholar Publishing, pp.58-78, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Marx des communistes: Marx, marxisme et marxisme léninisme, 1920-1955</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marx. Une passion française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les homosexuel.le.s en France : du bûcher aux camps de la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tiresias, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les homosexuel.le.s en France : du bûcher aux camps de la mort, Histoire et mémoire d’une répression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, pp.Tiresias, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire des vignobles de Bourgogne au défi de l’histoire globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Bourgogne(s) viticole(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUD, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Russian Revolution and the Communist International</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Comintern as a World Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centenary of the Russian Revolution (1917-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholar Publishing, pp.58-78, 2018</w:t>
+              <w:t xml:space="preserve">The Cambridge History of Communism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.212-231, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et choix des vins dans les repas gastronomiques du 19e au 20e siècle. Le Cas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accords Mets Vins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CNRS, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Left and the Labour Mouvement in europe - What History? From the 19th to the 21 st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transform yearbook 2017, The Left, the People, populism : Past and Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Merlin Press Ltd, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Comintern as a World Network</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage incertain du komintern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge History of Communism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.212-231, 2017</w:t>
+              <w:t xml:space="preserve">La fin de l'État démocratique : Nicos Poulantzas, un marxisme pour le XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France (PUF), 2016, Actuel Marx confrontation, ISSN 1158-5900, 978-2-13-078575-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives comme « arme de la classe ouvrière ». Utiliser et comprendre les fonds du Komintern (base Incomka) et les fonds rapatriés de Moscou à la lumière de l’histoire des archives en URSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cœuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Oppetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives et communisme(s) : l’avant-guerre (1919-1943) : Nouveaux outils, nouvelles archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications des Archives nationales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02043481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le témoignage de Marie Claude Vaillant Couturier au procès de Nuremberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Témoins et témoignages : figures et objets dans l'histoire du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016, Chemins de la mémoire, Série XXe siècle, 978-2-14-000233-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495868v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01495872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terroirs en question</w:t>
               </w:r>
@@ -8201,181 +8201,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les archives du Komintern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Archives Secrètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.1, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mirage de la modernisation par l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures communistes au XXe siècle. Entre guerre et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, pp.159-174, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00192749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Régin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Archives Secrètes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.1, 2003</w:t>
+              <w:t xml:space="preserve">Les syndicalismes en Europe. II : A l'épreuve de l'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Syllepse, pp.7-11, 2002, A l'épreuve de l'Etat, 2-913165-76-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Partito communista francese di fronte all'evento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per la difesa della cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, pp.29-38, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Régin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8391,208 +8542,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les syndicalismes européens. III : A l'épreuve de l'international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, III, Syllepse, pp.7-13, 2002, A l'épreuve de l'international, 2-913165-77-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00195620v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-00192744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un roman anticolonialiste : &amp;quot;Bamba&amp;quot;, le petit diable noir de Pierre Semard</w:t>
               </w:r>
@@ -8710,234 +8710,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00195612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La négociation. Eté 1940 : crise au PCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syllepse, pp.1-1, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicalistes cheminots et image de la Résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une entreprise publique dans la guerre, la SNCF, 1939-1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1-1, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Républicains, Etat républicain, quelles propositions de paix sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle de régulation pacifique des conflits collectifs du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.37-44, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00192735v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00192732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la Bellevilloise : la coopération communiste entre les deux guerres</w:t>
               </w:r>
@@ -10247,51 +10247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1761F832"/>
+    <w:nsid w:val="62358C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10478,51 +10478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-wolikow" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0106-317X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027199355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jacquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Feuilloley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Juban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claud Ruff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Danon-Szmydt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Maggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Siracusano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wolikow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03534217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lassignardie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/440-une-histoire-des-vins-et-des-produits-d-aoc-9782364411333.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania R&#233;gin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.wolik.2022.01.0077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192744v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192735v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192634v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasteva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schlesinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Pohl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-wolikow" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0106-317X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027199355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Feuilloley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Juban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claud Ruff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jacquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Danon-Szmydt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Maggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Siracusano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wolikow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03534217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/440-une-histoire-des-vins-et-des-produits-d-aoc-9782364411333.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lassignardie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania R&#233;gin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.wolik.2022.01.0077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990549v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495872v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192732v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192735v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192634v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasteva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schlesinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Pohl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>