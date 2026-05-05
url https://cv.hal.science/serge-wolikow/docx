--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -413,234 +413,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation des territoires du vin et la réglementation vitivinicole. Une histoire séculaire (19e siècle-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Patrimoine et valorisation des territoires de la vigne et du vin, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire du vin comme patrimoine et atout économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Patrimoine et valorisation des territoires de la vigne et du vin, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeux et enjeux des lieux du vin au fil du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crescentis : Revue internationale d'histoire de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dossier thématique - J.-P. Garcia (coord.), Le vin et le lieu, 1, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990579v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01990587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El frente popular: ¿Qué clase de acontecimiento? Historiografía y actualidad de las investigaciones sobre el Frente Popular</w:t>
               </w:r>
@@ -896,260 +896,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique et ses territoires. La construction historique de la politique et le repérage de ses lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La part de l'inattendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caritey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, http://tristan.u-bourgogne.fr/CGC/publications/autreslieux/S_Wolikow.htm</w:t>
+              <w:t xml:space="preserve">, 2008, 1, http://tristan.u-bourgogne.fr/CGC/publications/autreslieux/Intro.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01395423v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-01395426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Benoît Caritey</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richesse et diversité: à la découverte des archives des sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 212, pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique et ses territoires. La construction historique de la politique et le repérage de ses lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1, http://tristan.u-bourgogne.fr/CGC/publications/autreslieux/Intro.htm</w:t>
+              <w:t xml:space="preserve">, 2008, 1, http://tristan.u-bourgogne.fr/CGC/publications/autreslieux/S_Wolikow.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Müller</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">halshs-00768926v1</w:t>
+                <w:t xml:space="preserve">halshs-01395423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un questionnaire sur les archives des sciences humaines et sociales en France</w:t>
               </w:r>
@@ -1713,398 +1713,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Produire de la donnée : numérisation, traitement et accessibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude: " Les données au service de la société : comprendre leur rôle, leur place et leur potentiel "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDD; MSH Dijon, Apr 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Les archives scientifiques, sources de nouvelles coopérations entre métiers ? L'exemple de la Maison des Sciences de l'Homme de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiver les savoirs : de la collecte à l'usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CollEx-Persée, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les humanités numériques dans le domaine viticole vinicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45e Congrès mondial de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV); Ministère de l'agriculture et de la souveraineté aliementaire, Oct 2024, Dijon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un siècle de publications et d’archives de l’OIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Fuentes Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Juban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claud Ruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45è Congrès mondial de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office international de la vigne et du vin (OIV), Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955786v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-04954083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collaboratif et de concertation au sein des réseaux des plateformes technologiques du RnMSH</w:t>
               </w:r>
@@ -2198,51 +2198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enquêtes interdisciplinaires menées dans les années 1960 -1970. La RCP Châtillonnais à la MSH Dijon : un exemple de revisite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2280,51 +2280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des pratiques numériques sur les sources : d'une démarche implicite à des projets explicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,372 +2369,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’internationale communiste et la mondialisation révolutionnaire :origines et émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1918 : tourner la page ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vignoble champenois - la réputation internationale à l’épreuve de la patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine, Tourisme et Valorisation des Territoires de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Mendoza, Argentine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les appellations et la question du goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goût des montagnes et goût des plaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Le Chable, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plate-formes technologiques du réseau des MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire des entreprises à l’épreuve du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Le Creusot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les communistes et Marx : réflexions sur la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marx 2018 deux siècles d’actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990615v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-01990596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et mémoire du vin : enjeux économiques et patrimoniaux</w:t>
               </w:r>
@@ -2783,372 +2783,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’eurocommunisme du PCF, les lendemains qui déchantent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum of Socialism Genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Wuhan, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des territoires du vin et la réglementation vitivinicole, une histoire séculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international de l'Unesco Patrimoine et valorisation des territoires de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Santorin, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire des vignobles de Bourgogne au défi de l'histoire globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne(s) viticole(s). Enjeux et perspective d'un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question nationale dans l'internationale communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence à l'Institut Gramsci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une non candidature en campagne : le PCF, l'organisation et le déroulement de l'élection présidentielle de 1965</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La première élection présidentielle au suffrage universel direct a 50 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541155v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01541612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les élites du Komintern et la grande crise des années 1930</w:t>
               </w:r>
@@ -3486,51 +3486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les appellations d'origine ? Histoire de la labellisation des produits des terroirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,2394 +3568,2394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Journal de Maurice Thorez 1952-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le parti rouge, une histoire du PCF 1920-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Journal de Maurice Thorez 1952-1964</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosé des Riceys. Tradition et exception en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du syndicat des producteurs de Riceys, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bourgogne(s) viticole(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Internazionale communista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Maggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondazione Istituto Gramsci. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carocci editore </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-88-430-7842-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1936, le monde du Front populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cherche midi, 2016, Documents (Cherche Midi), ISSN 1158-8942, 978-2-7491-4902-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandir après la Shoah : l'histoire méconnue de ces juifs communistes qui accueillirent des enfants de déportés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lassignardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">les Éditions de l'Atelier, 2015, 978-2-7082-4317-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des vins et des produits d'AOC. L'INAO, de 1935 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Humbert, Florian; Wolikow, Serge. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-36441-133-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des territoires du Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, pp.319, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champagne !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Atelier, pp.287, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00931989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et terroirs du vin du 18e au 21e siècles : approche internationale d'une construction historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Internationale Communiste (1919-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Atelier, pp.288, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00567173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide des archives de l'Internationale Communiste 1919-1943</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Courban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Oppetit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Georges Chevrier, pp.333, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00563901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Semard. Engagements, discipline et fidélité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LeCherche Midi, pp.289, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouge et rose : deux siècles de socialismes européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, pp.290, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00248884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pain, la paix, la liberté : expériences et territoires du Front Populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute / Editions sociales, pp.367, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pain, la paix, la liberté : expériences et territoires du Front Populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fayard, 2020</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions sociales, pp.367, 2006, Histoire, ISSN 0298-4679, 2-35367-000-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Serge Wolikow</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'Humanité » de Jaurès à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau Monde, pp.200, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Seconde Guerre Mondiale à travers les archives du Val-de-Marne, Tome 1 : 1939-1942</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cherche Midi, pp.310, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Igimix Ltd, pp.280, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures communistes au XXe siècle. Entre guerre et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, pp.320, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moscou, Paris, Berlin, 1939-1941. Télégrammes chiffrés du Komintern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Tallandier, pp.1, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicalismes en Europe. I : A l'épreuve de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Régin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EUD, 2018</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse, pp.150, 2002, 2-913165-75-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Serge Wolikow</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicalismes en Europe. II, À l'épreuve de l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Régin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions du syndicat des producteurs de Riceys, 2018</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse, pp.182, 2002, 2-913165-76-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Serge Wolikow</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les syndicalismes en Europe. III, A l'épreuve de l'international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Régin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-88-430-7842-4</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse, pp.202, 2002, 2-913165-77-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cherche midi, 2016, Documents (Cherche Midi), ISSN 1158-8942, 978-2-7491-4902-8</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komintern. L'histoire et les hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Atelier, pp.604, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une histoire des vins et des produits d'AOC. L'INAO, de 1935 à nos jours</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le siècle des communismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Atelier, pp.1, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antifascisme et nation. Les gauches européennes au temps du Front populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, pp.272, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carnets de Marcel Cachin, tomes 3 et 4 (1920-1933) (1935-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNRS, pp.1, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et historiographie des Internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, pp.1-1, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front populaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Complexe, 315 p., 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire en révolution ? Du bon usage des archives, de Moscou et d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-36441-133-3</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cordillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon (EUD)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84, pp.315, 1996, Publications de l'Université de Bourgogne, 2-905965-13-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">les Éditions de l'Atelier, 2015, 978-2-7082-4317-0</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images collectives de la Résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, pp.1, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...1493 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00192698v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">halshs-00202885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolétaires de tous les pays, unissez-vous ? Les difficiles chemins de l'internationalisme, 1848-1956</w:t>
               </w:r>
@@ -6108,77 +6108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives de la vigne et du vin : un patrimoine scientifique à l'épreuve du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6324,51 +6324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At The Crossing Of Patrimonial And Scientific Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6432,51 +6432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’évolution des territoires d’AOC vitivinicoles de la Bourgogne à travers la mise en place d’un système d’information géographique (SIG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6650,51 +6650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement numérique des sources : la construction des corpus et des instruments de recherche comme enjeu pour la mise à disposition des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,838 +6976,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Marx des communistes: Marx, marxisme et marxisme léninisme, 1920-1955</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marx. Une passion française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les homosexuel.le.s en France : du bûcher aux camps de la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tiresias, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les homosexuel.le.s en France : du bûcher aux camps de la mort, Histoire et mémoire d’une répression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, pp.Tiresias, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire des vignobles de Bourgogne au défi de l’histoire globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Bourgogne(s) viticole(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Russian Revolution and the Communist International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenary of the Russian Revolution (1917-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholar Publishing, pp.58-78, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Marx des communistes: Marx, marxisme et marxisme léninisme, 1920-1955</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et choix des vins dans les repas gastronomiques du 19e au 20e siècle. Le Cas Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marx. Une passion française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, 2018</w:t>
+              <w:t xml:space="preserve">Accords Mets Vins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CNRS, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Préface</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Left and the Labour Mouvement in europe - What History? From the 19th to the 21 st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les homosexuel.le.s en France : du bûcher aux camps de la mort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tiresias, 2018</w:t>
+              <w:t xml:space="preserve">Transform yearbook 2017, The Left, the People, populism : Past and Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Merlin Press Ltd, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Comintern as a World Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge History of Communism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.212-231, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives comme « arme de la classe ouvrière ». Utiliser et comprendre les fonds du Komintern (base Incomka) et les fonds rapatriés de Moscou à la lumière de l’histoire des archives en URSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cœuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Oppetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accords Mets Vins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du CNRS, 2017</w:t>
+              <w:t xml:space="preserve">Archives et communisme(s) : l’avant-guerre (1919-1943) : Nouveaux outils, nouvelles archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications des Archives nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Left and the Labour Mouvement in europe - What History? From the 19th to the 21 st Century</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02043481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le témoignage de Marie Claude Vaillant Couturier au procès de Nuremberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transform yearbook 2017, The Left, the People, populism : Past and Present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Merlin Press Ltd, 2017</w:t>
+              <w:t xml:space="preserve">Témoins et témoignages : figures et objets dans l'histoire du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, Chemins de la mémoire, Série XXe siècle, 978-2-14-000233-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'héritage incertain du komintern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin de l'État démocratique : Nicos Poulantzas, un marxisme pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France (PUF), 2016, Actuel Marx confrontation, ISSN 1158-5900, 978-2-13-078575-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495872v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-01495868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terroirs en question</w:t>
               </w:r>
@@ -8201,165 +8201,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mirage de la modernisation par l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures communistes au XXe siècle. Entre guerre et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.159-174, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les archives du Komintern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Archives Secrètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.1, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00192751v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00192749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -10247,51 +10247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62358C48"/>
+    <w:nsid w:val="AADEF244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10478,51 +10478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-wolikow" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0106-317X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027199355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Feuilloley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Juban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claud Ruff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jacquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Danon-Szmydt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Maggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Siracusano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wolikow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03534217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/440-une-histoire-des-vins-et-des-produits-d-aoc-9782364411333.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lassignardie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania R&#233;gin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.wolik.2022.01.0077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990549v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990566v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495872v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192732v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192735v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192634v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasteva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schlesinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Pohl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-wolikow" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0106-317X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027199355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jacquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Feuilloley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Juban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claud Ruff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Danon-Szmydt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Maggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Siracusano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wolikow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03534217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lassignardie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/440-une-histoire-des-vins-et-des-produits-d-aoc-9782364411333.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania R&#233;gin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.wolik.2022.01.0077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192732v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192735v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192634v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasteva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schlesinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Pohl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>