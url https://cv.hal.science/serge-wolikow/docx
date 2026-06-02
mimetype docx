--- v2 (2026-05-05)
+++ v3 (2026-06-02)
@@ -275,165 +275,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04892280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet mondial du Kominterm à l’épreuve des réalités nationales. Histoire globale et analyses transnationales</w:t>
+                <w:t xml:space="preserve">Introduction. L’Internationale communiste et l’histoire globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L’Internationale communiste 1919-1943 Approches transnationales, 13</w:t>
+              <w:t xml:space="preserve">, 2020, L’Internationale communiste 1919-1943. Approches transnationales, 13, http://tristan.u-bourgogne.fr/CGC/publications/internationale-communiste-1919-1943-approches-transnationales/Serge-Wolikow-1.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081634v1</w:t>
+                <w:t xml:space="preserve">hal-03081502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’Internationale communiste et l’histoire globale</w:t>
+                <w:t xml:space="preserve">Le projet mondial du Kominterm à l’épreuve des réalités nationales. Histoire globale et analyses transnationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L’Internationale communiste 1919-1943. Approches transnationales, 13, http://tristan.u-bourgogne.fr/CGC/publications/internationale-communiste-1919-1943-approches-transnationales/Serge-Wolikow-1.html</w:t>
+              <w:t xml:space="preserve">, 2020, L’Internationale communiste 1919-1943 Approches transnationales, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081502v1</w:t>
+                <w:t xml:space="preserve">hal-03081634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des territoires du vin et la réglementation vitivinicole. Une histoire séculaire (19e siècle-1939)</w:t>
               </w:r>
@@ -2921,234 +2921,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une non candidature en campagne : le PCF, l'organisation et le déroulement de l'élection présidentielle de 1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La première élection présidentielle au suffrage universel direct a 50 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question nationale dans l'internationale communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence à l'Institut Gramsci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire des vignobles de Bourgogne au défi de l'histoire globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne(s) viticole(s). Enjeux et perspective d'un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541610v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01541155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les élites du Komintern et la grande crise des années 1930</w:t>
               </w:r>
@@ -4712,171 +4712,171 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pain, la paix, la liberté : expériences et territoires du Front Populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions sociales, pp.367, 2006, Histoire, ISSN 0298-4679, 2-35367-000-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pain, la paix, la liberté : expériences et territoires du Front Populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Dispute / Editions sociales, pp.367, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00195657v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-00467463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'Humanité » de Jaurès à nos jours</w:t>
               </w:r>
@@ -7994,234 +7994,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00195653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La défense de la culture : les textes du Congrès international des écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, pp.1-8, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté et territoires de l'identité en France : une longue histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imigix Ltd, pp.9-18, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mondialisation hier et aujourd'hui : une histoire dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mondialisation et les nouvelles limites du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EON 2000, pp.7-11, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132744v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00132750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mirage de la modernisation par l'Etat</w:t>
               </w:r>
@@ -8339,50 +8339,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00192751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il Partito communista francese di fronte all'evento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per la difesa della cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, pp.29-38, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Régin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8391,126 +8460,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les syndicalismes en Europe. II : A l'épreuve de l'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Syllepse, pp.7-11, 2002, A l'épreuve de l'Etat, 2-913165-76-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00195616v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00192744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -8710,165 +8710,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00195612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Syndicalistes cheminots et image de la Résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une entreprise publique dans la guerre, la SNCF, 1939-1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1-1, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La négociation. Eté 1940 : crise au PCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.1-1, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00195627v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00192732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Républicains, Etat républicain, quelles propositions de paix sociale ?</w:t>
               </w:r>
@@ -9331,234 +9331,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00195567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Militants et dirigeants communistes face à l'emprisonnement politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La part des militants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Atelier, pp.1-1, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire du PCF comme section nationale à l'épreuve des archives de l'Internationale Communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives et historiographies des Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.1-1, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00192641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard de l'autre, le Komintern et le PCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Wolikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre and Periphery, The History of Komintern in the Light of New Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Narinsky &amp; J. Rojahn, pp.1-1, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00192639v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00192634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMT / CERM / IRM : trois institutions intellectuelles communistes</w:t>
               </w:r>
@@ -10247,51 +10247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AADEF244"/>
+    <w:nsid w:val="B81B1E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10478,51 +10478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-wolikow" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0106-317X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027199355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jacquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Feuilloley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Juban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claud Ruff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Danon-Szmydt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Maggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Siracusano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wolikow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03534217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lassignardie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/440-une-histoire-des-vins-et-des-produits-d-aoc-9782364411333.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania R&#233;gin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.wolik.2022.01.0077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195627v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192732v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192735v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192634v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasteva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schlesinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Pohl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serge-wolikow" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0106-317X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027199355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03081634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705187v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jacquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Feuilloley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Juban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claud Ruff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chelini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Danon-Szmydt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04023547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Maggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Siracusano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wolikow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03534217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lassignardie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239115v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/440-une-histoire-des-vins-et-des-produits-d-aoc-9782364411333.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania R&#233;gin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cordillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tristan.u-bourgogne.fr/CGC/publications/histoireenrevolution/histoireenrevolution.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04955928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnmsh.hal.science/hal-04598709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04461082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892615v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.wolik.2022.01.0077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100990460" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02460805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01990566v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132748v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192735v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192644v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Mein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krasteva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schlesinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Pohl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>