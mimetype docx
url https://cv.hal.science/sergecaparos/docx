--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -198,329 +198,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A left-to-right bias in number-space mapping across ages and cultures</w:t>
+                <w:t xml:space="preserve">A Head-to-Head Comparison of the Incremental Validity of Four Major Mentalizing Tests Against Mentalizing Self-Reports: A Preregistered Study in Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Eccher</w:t>
+                <w:t xml:space="preserve">Léa Guignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Josserand</w:t>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Caparos</w:t>
+                <w:t xml:space="preserve">François Quesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Boissin</w:t>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Buiatti</w:t>
+                <w:t xml:space="preserve">Kim Nimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.495. </w:t>
+              <w:t xml:space="preserve">Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-55685-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10731911251374588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989605v1</w:t>
+                <w:t xml:space="preserve">hal-05412978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Head-to-Head Comparison of the Incremental Validity of Four Major Mentalizing Tests Against Mentalizing Self-Reports: A Preregistered Study in Adults</w:t>
+                <w:t xml:space="preserve">A left-to-right bias in number-space mapping across ages and cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guignette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Elena Eccher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Nimon</w:t>
+                <w:t xml:space="preserve">Marco Buiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10731911251374588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55685-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412978v1</w:t>
+                <w:t xml:space="preserve">hal-04989605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and harms of ADHD interventions: umbrella review and platform for shared decision making</w:t>
               </w:r>
@@ -800,51 +800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -904,51 +904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -976,278 +976,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the role of deliberation in de-bias training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Understanding the Structure of Autobiographical Memories: A Study of Trauma Memories from the 1994 Rwandan genocide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wim De Neys</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2259542⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13421-024-01565-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369209v1</w:t>
+                <w:t xml:space="preserve">hal-04582988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Structure of Autobiographical Memories: A Study of Trauma Memories from the 1994 Rwandan genocide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Examining the role of deliberation in de-bias training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+                <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13421-024-01565-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2259542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582988v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationships between urbanicity, general cognitive ability, and susceptibility to the Ebbinghaus illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1281,90 +1281,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debiasing thinking among non-WEIRD reasoners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim De Neys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 243, pp.105681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1398,103 +1398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-fix attentional focus manipulation boosts the intuitive and deliberate use of base-rate information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Abi Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1528,90 +1528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debiasing System 1: Training favours logical over stereotypical intuiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Voudouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judgment and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (4), pp.646-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1639,370 +1639,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is adolescence believed to be a period of greater risk taking than adulthood?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between relative age at school and persistence of ADHD in prospective studies: an individual participant data meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Habib</w:t>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Osmont</w:t>
+                <w:t xml:space="preserve">Guido Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerta Rücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02673843.2023.2242469⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2215-0366(23)00272-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187163v1</w:t>
+                <w:t xml:space="preserve">hal-04285390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between relative age at school and persistence of ADHD in prospective studies: an individual participant data meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is adolescence believed to be a period of greater risk taking than adulthood?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2215-0366(23)00272-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02673843.2023.2242469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285390v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the role of deliberation in de-bias training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13546783.2023.2259542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189938v1</w:t>
@@ -2013,77 +2013,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No easy fix for belief bias during syllogistic reasoning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (4), pp.401-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2117,126 +2117,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is adolescence believed to be a period of greater risk taking than adulthood?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02673843.2023.2242469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470365v1</w:t>
@@ -2260,117 +2260,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between relative age at school and persistence of ADHD in prospective studies: an individual participant data meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Schwarzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerta Rücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (12), pp.922-933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2215-0366(23)00272-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399702v1</w:t>
@@ -2394,51 +2394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational transmission of trauma and its association with attitudes toward reconciliation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chantal Ingabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Rutembesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,542 +2509,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend judgment as a perceptual building block of graphicacy and mathematics, across age, education, and culture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">No easy fix for belief bias during syllogistic reasoning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Josserand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim De Neys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-37172-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.401-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2023.2181734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399723v1</w:t>
+                <w:t xml:space="preserve">hal-04399946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No easy fix for belief bias during syllogistic reasoning?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Trend judgment as a perceptual building block of graphicacy and mathematics, across age, education, and culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ciccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Potier-Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20445911.2023.2181734⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.10266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-37172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399946v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Threat Shapes Attention and Memory in the Himba, a Remote People of Namibia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Examining the role of deliberation in de-bias training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+                <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220221231175063⟩</w:t>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2259542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399942v1</w:t>
+                <w:t xml:space="preserve">hal-04399938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the role of deliberation in de-bias training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How Threat Shapes Attention and Memory in the Himba, a Remote People of Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wim De Neys</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2259542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (5), pp.635-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221231175063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399938v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135 (3), pp.287 - 300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3078,64 +3078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debiasing system 1: Training favours logical over stereotypical intuiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Voudouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3199,51 +3199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenting a colour lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Mylonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Davidoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,77 +3290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Davidoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 113 (2), pp.508-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3407,77 +3407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135 (3), pp.287-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3511,64 +3511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bias to sound intuiting: Boosting correct intuitive reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3628,77 +3628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,64 +3762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bias to sound intuiting: Boosting correct intuitive reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,2883 +3873,2766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bias to sound intuiting: Boosting correct intuitive reasoning</w:t>
+                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Boissin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104645⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (2), pp.508-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399976v1</w:t>
+                <w:t xml:space="preserve">hal-04399970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cultural Differences in Face Recognition and Potential Underlying Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina J Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Estéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.627026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399970v1</w:t>
+                <w:t xml:space="preserve">hal-03200061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Davidoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 113 (2), pp.508-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Differences in Face Recognition and Potential Underlying Mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.627026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03200061v1</w:t>
+                <w:t xml:space="preserve">hal-03199024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The psychological correlates of transitional justice in Rwanda: A long-term assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Rutembesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Habimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Trauma: Theory, Research, Pratice, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.774-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/tra0000583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199024v1</w:t>
+                <w:t xml:space="preserve">hal-03711137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local perceptual bias of a non-remote and educated population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Urbanisation, the Arousal System, and Covert and Overt Attentional Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina J Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.100-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copsyc.2019.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-019-01158-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03201400v1</w:t>
+                <w:t xml:space="preserve">hal-03871355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The psychological correlates of transitional justice in Rwanda: A long-term assessment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The local perceptual bias of a non-remote and educated population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina J Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Trauma: Theory, Research, Pratice, and Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.1211 - 1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-019-01158-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/tra0000583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03711137v1</w:t>
+                <w:t xml:space="preserve">hal-03201400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation, the Arousal System, and Covert and Overt Attentional Selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of Music on Working Memory in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara-Valérie Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Rutembesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.copsyc.2019.07.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03871355v1</w:t>
+                <w:t xml:space="preserve">hal-03711149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Music on Working Memory in Rwanda</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The interplay between the importance of a decision and emotion in decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.1260-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2020.1741340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03711149v1</w:t>
+                <w:t xml:space="preserve">hal-03787294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between the importance of a decision and emotion in decision-making</w:t>
+                <w:t xml:space="preserve">Influence of the month of birth on persistence of ADHD in prospective studies: protocol for an individual patient data meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.e040952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699931.2020.1741340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03787294v1</w:t>
+                <w:t xml:space="preserve">hal-03129865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the month of birth on persistence of ADHD in prospective studies: protocol for an individual patient data meta-analysis</w:t>
+                <w:t xml:space="preserve">The interplay between the importance of a decision and emotion in decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuele Cortese</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.1260-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2020.1741340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040952⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03129865v1</w:t>
+                <w:t xml:space="preserve">hal-03711183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between the importance of a decision and emotion in decision-making</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The local perceptual bias of a non-remote and educated population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina J Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2020.1741340⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (5), pp.1211-1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-019-01158-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711183v1</w:t>
+                <w:t xml:space="preserve">hal-03711142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local perceptual bias of a non-remote and educated population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-019-01158-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.282-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638237.2018.1521944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711142v1</w:t>
+                <w:t xml:space="preserve">hal-02148511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Urban Experience Alters Lightness Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bremner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan de Fockert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.2 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000498.supp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638237.2018.1521944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148511v1</w:t>
+                <w:t xml:space="preserve">hal-01765897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Experience Alters Lightness Perception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sexual Abuse Exposure Alters Early Processing of Emotional Words: Evidence from Event-Related Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan de Fockert</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Anne Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2017), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xhp0000498.supp⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765897v1</w:t>
+                <w:t xml:space="preserve">hal-04525495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual Abuse Exposure Alters Early Processing of Emotional Words: Evidence from Event-Related Potentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Twenty years later, the cognitive portrait of openness to reconciliation in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara-Valérie Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Rutembesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Habimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525495v1</w:t>
+                <w:t xml:space="preserve">hal-01759650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty years later, the cognitive portrait of openness to reconciliation in Rwanda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Independent effects of relevance and arousal on deductive reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (5), pp.1012 - 1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2016.1179173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjop.12275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759650v1</w:t>
+                <w:t xml:space="preserve">hal-01759710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent effects of relevance and arousal on deductive reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Working memory function is linked to trauma exposure, independently of post-traumatic stress disorder symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (6), pp.494 - 509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546805.2016.1236015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699931.2016.1179173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759710v1</w:t>
+                <w:t xml:space="preserve">hal-01760915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory function is linked to trauma exposure, independently of post-traumatic stress disorder symptoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of Culture and the Urban Environment on the Development of the Ebbinghaus Illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bremner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Doherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan de Fockert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (3), pp.962 - 981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.12511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13546805.2016.1236015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01760915v1</w:t>
+                <w:t xml:space="preserve">hal-01760924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Culture and the Urban Environment on the Development of the Ebbinghaus Illusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The tree to the left, the forest to the right: Political attitude and perceptual bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fortier-St-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cdev.12511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01760924v1</w:t>
+                <w:t xml:space="preserve">hal-01275996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tree to the left, the forest to the right: Political attitude and perceptual bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Affect et pensée logique : comment les émotions influencent notre raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.57-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01275996v1</w:t>
+                <w:t xml:space="preserve">hal-01280406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affect et pensée logique : comment les émotions influencent notre raisonnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Urbanization increases left-bias in line-bisection: an expression of elevated levels of intrinsic alertness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2014), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280406v1</w:t>
+                <w:t xml:space="preserve">hal-04525542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization increases left-bias in line-bisection: an expression of elevated levels of intrinsic alertness?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The spatial focus of attention is controlled at perceptual and cognitive levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jules Davidoff</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina J Linnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (5), pp.1080 - 1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0020367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525542v1</w:t>
+                <w:t xml:space="preserve">hal-03868826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial focus of attention is controlled at perceptual and cognitive levels.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The interacting effect of load and space on visual selective attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina J Linnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (8), pp.1218-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506280902924083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0020367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03868826v1</w:t>
+                <w:t xml:space="preserve">hal-03262401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interacting effect of load and space on visual selective attention</w:t>
-[...81 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Focused attention is not enough to activate discontinuities in lines, but scrutiny is</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14 (3), pp.613-632. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2005.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2005.01.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6759,2356 +6642,2356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in color perception across populations may shape color naming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dediu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des études sur les liens entre culture et perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LP3C (Université de Rennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions économique et sociale de l’orientation politique permettent-elles de prédire notre façon de percevoir le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SQRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of incidental emotions on susceptibility to the framing effect: Failure to detect the moderating effect of happiness and sadness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Observatoire des conflits armés dans la région des Grands Lacs Adricains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chantal Ingabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journée PSYCAVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265970v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des conflits armés dans la région des Grands Lacs Adricains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The impact of incidental emotions on susceptibility to the framing effect: Failure to detect the moderating effect of happiness and sadness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PSYCAVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Kigali, Rwanda</w:t>
+              <w:t xml:space="preserve">ICPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400144v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut socioéconomique de la femme et de la jeune fille face à la victimisation de viol à l’Est de la RDC : mais où est l’équité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. N. Kasali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90ème congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2023, Montreal (Province du Quebec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les croyances implicites et explicites sur la prise de risque des adolescents en contexte social.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Debiasing reasoning: Education and urban living boost the effect of a short training intervention in a non-Western population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Habib</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Piaget-RIPSYDEVE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Genève (Suisse), Suisse</w:t>
+              <w:t xml:space="preserve">Judment and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188007v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debiasing reasoning: Education and urban living boost the effect of a short training intervention in a non-Western population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les croyances implicites et explicites sur la prise de risque des adolescents en contexte social.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wim de Neys</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Judment and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque international Piaget-RIPSYDEVE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265959v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Structure of Autobiographical Memories: A Study of Trauma Memories from the 1994 Rwandan Genocide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the Efficiency of a De-Biasing Training on Intuitive Responses: Insights from Four Reasoning Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Colour Lexicon Is Shaped by Environment and Biology: Comparing Himba and French Colour Perception</w:t>
+                <w:t xml:space="preserve">Debiasing Reasoning on the Base-Rate Task: Education and urban living boost the effect of a short training intervention in a non-Western population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josserand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dan Dediu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference on Language Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Kanazawa, Japan. pp.368-370</w:t>
+              <w:t xml:space="preserve">Psychonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900005v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debiasing Reasoning on the Base-Rate Task: Education and urban living boost the effect of a short training intervention in a non-Western population.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">« Nous, étudiants ! » débat au Festival « Cinéma du réel » sur l’enseignement supérieur en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Festival Cinéma du Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400124v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Bias to Sound Intuiting: Boosting correct intuitive reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Personality and Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nous, étudiants ! » débat au Festival « Cinéma du réel » sur l’enseignement supérieur en Afrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The role of deliberation in a debias training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Cinéma du Réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ESCoP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405028v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatisme sexuel et fonctionnement psycho-cognitif de survivantes : état de lieu et perspective d’avenir dans le contexte de guerres et conflits armés à l’Est de la RDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honnête Kasali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Chaire Internationale Mukwege</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Bukavu, Congo-Kinshasa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of deliberation in a debias training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Colour Lexicon Is Shaped by Environment and Biology: Comparing Himba and French Colour Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wim de Neys</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dediu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCoP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Joint Conference on Language Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kanazawa, Japan. pp.368-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400046v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche interculturelle pour étudier le biais perceptuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Culture, expériences et biais perceptuel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LAPSCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire UQO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400156v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, expériences et biais perceptuel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perception in Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UQO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">CIMEC seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rovereto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400151v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception in Namibia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Approche interculturelle pour étudier le biais perceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMEC seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rovereto, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire LAPSCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400146v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions et respect des mesures préventives contre le covid-19 : l’anticipation du regret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Xiong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COCOS : la recherche au temps de la COVID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing the forest or the trees: Impact of experience-related factors on perceptual bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Fully Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir l’arbre ou la forêt : Impact de l’exposition urbaine sur le biais perceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LAPSYDE (Université Paris Cité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Correct Intuitive Responding on Bat-and-Ball Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Fully virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir l’arbre ou la forêt : Impact de l’exposition urbaine sur le biais perceptuel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Neurospin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local perceptual bias of a non-remote and educated population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina J Linnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECVP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la stigmatisation intériorisée et des symptômes de l'enfant dans la détresse psychologique des mères d'enfants TDAH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9118,461 +9001,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Incidental Emotions on Susceptibility to the Framing Effect: Failure to Detect a Moderating Effect of Happiness and Sadness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IS THE FEELING OF REGRET RELATED TO THE ADOPTION OF PROTECTIVE BEHAVIORS TO LIMIT THE SPREAD OF COVID-19?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement symbolique est relié à l’exposition au trauma et non aux symptômes d’état de stress post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chantal Ingabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SQRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Gatineau, Qc, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Laverdet</w:t>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9582,117 +9465,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive : Cours, méthodologie, entraînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2018, 2200623968, 9782200623968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9702,392 +9585,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Laverdet</w:t>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Laverdet</w:t>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion and reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linden J. Ball (Ed.); Valerie A. Thompson (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International handbook of thinking ans reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge ; Psychology Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-70, 2017, 9781317534754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10097,273 +9980,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Universal Left-to-Right Bias in Number-Space Mapping across Ages and Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Eccher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Josserand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Buiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphicacy across Age, Education, and Culture: A New Tool to Assess Intuitive Graphics Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ciccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Potier-Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10373,100 +10256,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load and the spatial profile of visual selective attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychology. University of London, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00518229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10476,157 +10359,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la proj... Discussion autour du film « Nous, étudiants ! », de Rafiki Fariala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+                <w:t xml:space="preserve">Rafiki Fariala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafiki Fariala</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10694,51 +10577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3134BE4A"/>
+    <w:nsid w:val="EF8C2BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10925,51 +10808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergecaparos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6922-4449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225556472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/714152636133020050712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426886532" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04989605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eccher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Josserand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boissin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buiatti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55685-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cortial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2025.2531067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2259542" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blumenthal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01565-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-01959-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105681" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abi Hana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01625-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Voudouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1930297500008895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04285390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schwarzer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerta R&#252;cker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(23)00272-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2023.2181734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantal Ingabire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Rutembesa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Habimana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ndushabandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0001416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciccione" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Potier-Watkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37172-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221231175063" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mylonas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01045-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12539" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03161167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoelison" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104645" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023123118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina J Linnell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Est&#233;phan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.627026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01158-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711137v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0000583" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871355v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2019.07.030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711149v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara-Val&#233;rie Giroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00774" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787294v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2020.1741340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040952" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Linnell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bremner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Fockert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000498.supp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Leblanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00655" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12275" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2016.1179173" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2016.1236015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760924v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doherty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12511" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fortier-St-Pierre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gosselin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.10.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01127" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868826v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020367" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262401v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506280902924083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2005.01.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMRLH7NS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dediu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265964v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Kasali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400124v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400054v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405028v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400035v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honn&#234;te Kasali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400046v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400146v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Xiong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400059v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400171v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814574v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400136v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439348v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lavergne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762667v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/International-Handbook-of-Thinking-and-Reasoning/Ball-Thompson/p/book/9781138849303" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701779v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518229v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03799195v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiki Fariala" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernhet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergecaparos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6922-4449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225556472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/714152636133020050712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426886532" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04989605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eccher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Josserand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boissin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buiatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55685-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cortial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2025.2531067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blumenthal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01565-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2259542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-01959-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105681" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abi Hana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01625-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Voudouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1930297500008895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04285390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schwarzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerta R&#252;cker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(23)00272-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2023.2181734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantal Ingabire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Rutembesa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Habimana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ndushabandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0001416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciccione" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Potier-Watkins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37172-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221231175063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mylonas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01045-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12539" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03161167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoelison" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104645" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023123118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina J Linnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Est&#233;phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.627026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711137v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0000583" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2019.07.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01158-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara-Val&#233;rie Giroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00774" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2020.1741340" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040952" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Linnell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bremner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Fockert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000498.supp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525495v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Leblanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brisson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00655" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12275" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2016.1179173" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2016.1236015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doherty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12511" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fortier-St-Pierre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gosselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.10.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280406v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525542v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020367" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506280902924083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2005.01.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMRLH7NS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dediu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400165v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265964v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Kasali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265959v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400022v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400025v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400035v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honn&#234;te Kasali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400156v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Xiong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400059v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400127v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400136v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lavergne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/International-Handbook-of-Thinking-and-Reasoning/Ball-Thompson/p/book/9781138849303" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701787v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03799195v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiki Fariala" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernhet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>