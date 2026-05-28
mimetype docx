--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">714152636133020050712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=sGb-jPsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000426886532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -198,6441 +219,5908 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Head-to-Head Comparison of the Incremental Validity of Four Major Mentalizing Tests Against Mentalizing Self-Reports: A Preregistered Study in Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A left-to-right bias in number-space mapping across ages and cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elena Eccher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Nimon</w:t>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Buiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10731911251374588⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55685-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412978v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A left-to-right bias in number-space mapping across ages and cultures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Head-to-Head Comparison of the Incremental Validity of Four Major Mentalizing Tests Against Mentalizing Self-Reports: A Preregistered Study in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Josserand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Léa Guignette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Boissin</w:t>
+                <w:t xml:space="preserve">François Quesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Buiatti</w:t>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Nimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-55685-x⟩</w:t>
+              <w:t xml:space="preserve">Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10731911251374588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989605v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and harms of ADHD interventions: umbrella review and platform for shared decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Garcia-Argibay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele de Prisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Arrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaël Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 391, pp.e085875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmj-2025-085875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary, alternative and integrative medicine for autism: an umbrella review and online platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Boisseleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Solmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheal Sandbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Human Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41562-025-02256-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconceptualizing Metacognitive Experience in Dual‐Process Reasoning: The Role of Emotion in Triggering Deliberation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cogs.70084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning does hurt: deliberation is associated with heightened levels of doubt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546783.2025.2531067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Structure of Autobiographical Memories: A Study of Trauma Memories from the 1994 Rwandan genocide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13421-024-01565-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the role of deliberation in de-bias training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13546783.2023.2259542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationships between urbanicity, general cognitive ability, and susceptibility to the Ebbinghaus illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-024-01959-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debiasing thinking among non-WEIRD reasoners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 243, pp.105681. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-fix attentional focus manipulation boosts the intuitive and deliberate use of base-rate information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Abi Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13421-024-01625-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debiasing System 1: Training favours logical over stereotypical intuiting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Association between relative age at school and persistence of ADHD in prospective studies: an individual participant data meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Schwarzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerta Rücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Judgment and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1930297500008895⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2215-0366(23)00272-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399952v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between relative age at school and persistence of ADHD in prospective studies: an individual participant data meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Is adolescence believed to be a period of greater risk taking than adulthood?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2215-0366(23)00272-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673843.2023.2242469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285390v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is adolescence believed to be a period of greater risk taking than adulthood?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Examining the role of deliberation in de-bias training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02673843.2023.2242469⟩</w:t>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2259542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187163v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the role of deliberation in de-bias training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Debiasing System 1: Training favours logical over stereotypical intuiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Voudouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2259542⟩</w:t>
+              <w:t xml:space="preserve">Judgment and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.646-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1930297500008895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189938v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No easy fix for belief bias during syllogistic reasoning?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Association between relative age at school and persistence of ADHD in prospective studies: an individual participant data meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Schwarzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerta Rücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.922-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2215-0366(23)00272-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20445911.2023.2181734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04189923v1</w:t>
+                <w:t xml:space="preserve">hal-04399702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is adolescence believed to be a period of greater risk taking than adulthood?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Habib</w:t>
+                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Osmont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02673843.2023.2242469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between relative age at school and persistence of ADHD in prospective studies: an individual participant data meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">No easy fix for belief bias during syllogistic reasoning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim De Neys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2215-0366(23)00272-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.401-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2023.2181734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399702v1</w:t>
+                <w:t xml:space="preserve">hal-04189923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational transmission of trauma and its association with attitudes toward reconciliation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chantal Ingabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Rutembesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Habimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ndushabandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Trauma: Theory, Research, Pratice, and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (Suppl 2), pp.S393-S400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/tra0001416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No easy fix for belief bias during syllogistic reasoning?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Trend judgment as a perceptual building block of graphicacy and mathematics, across age, education, and culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ciccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Potier-Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20445911.2023.2181734⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.10266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-37172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399946v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend judgment as a perceptual building block of graphicacy and mathematics, across age, education, and culture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Examining the role of deliberation in de-bias training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim De Neys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-37172-3⟩</w:t>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2259542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399723v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the role of deliberation in de-bias training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How Threat Shapes Attention and Memory in the Himba, a Remote People of Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wim De Neys</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2259542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (5), pp.635-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221231175063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399938v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Threat Shapes Attention and Memory in the Himba, a Remote People of Namibia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220221231175063⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.287 - 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399942v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
+                <w:t xml:space="preserve">Debiasing system 1: Training favours logical over stereotypical intuiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Voudouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Judgment and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.646-690</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871380v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debiasing system 1: Training favours logical over stereotypical intuiting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Augmenting a colour lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mylonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wim de Neys</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Judgment and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41599-022-01045-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842792v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting a colour lexicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41599-022-01045-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (16), pp.e2023123118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2023123118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711103v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From bias to sound intuiting: Boosting correct intuitive reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raoelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211, pp.104645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197533v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
+                <w:t xml:space="preserve">From bias to sound intuiting: Boosting correct intuitive reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raoelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211, pp.104645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399962v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bias to sound intuiting: Boosting correct intuitive reasoning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cultural Differences in Face Recognition and Potential Underlying Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina J Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wim de Neys</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Estéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104645⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.627026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161167v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 118 (16), pp.e2023123118. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711119v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bias to sound intuiting: Boosting correct intuitive reasoning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104645⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (2), pp.508-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711127v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
+                <w:t xml:space="preserve">The local perceptual bias of a non-remote and educated population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina J Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.1211 - 1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-019-01158-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399970v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Differences in Face Recognition and Potential Underlying Mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Urbanisation, the Arousal System, and Covert and Overt Attentional Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina J Linnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amanda Estéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.627026⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.100-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copsyc.2019.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200061v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
+                <w:t xml:space="preserve">The psychological correlates of transitional justice in Rwanda: A long-term assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Rutembesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Habimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              <w:t xml:space="preserve">Psychological Trauma: Theory, Research, Pratice, and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.774-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/tra0000583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711112v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of Music on Working Memory in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara-Valérie Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Rutembesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199024v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The psychological correlates of transitional justice in Rwanda: A long-term assessment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of the month of birth on persistence of ADHD in prospective studies: protocol for an individual patient data meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pinabiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Trauma: Theory, Research, Pratice, and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/tra0000583⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.e040952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711137v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation, the Arousal System, and Covert and Overt Attentional Selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The interplay between the importance of a decision and emotion in decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copsyc.2019.07.030⟩</w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (6), pp.1260-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2020.1741340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871355v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local perceptual bias of a non-remote and educated population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina J Linnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 84, pp.1211 - 1222. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+              <w:t xml:space="preserve">, 2019, 84 (5), pp.1211-1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00426-019-01158-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201400v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Music on Working Memory in Rwanda</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00774⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.282-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638237.2018.1521944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711149v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between the importance of a decision and emotion in decision-making</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Urban Experience Alters Lightness Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bremner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan de Fockert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2020.1741340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.2 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000498.supp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787294v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the month of birth on persistence of ADHD in prospective studies: protocol for an individual patient data meta-analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sexual Abuse Exposure Alters Early Processing of Emotional Words: Evidence from Event-Related Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuele Cortese</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Anne Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040952⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2017), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129865v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between the importance of a decision and emotion in decision-making</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Twenty years later, the cognitive portrait of openness to reconciliation in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara-Valérie Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Rutembesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Habimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2020.1741340⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711183v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local perceptual bias of a non-remote and educated population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Working memory function is linked to trauma exposure, independently of post-traumatic stress disorder symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-019-01158-6⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (6), pp.494 - 509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546805.2016.1236015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711142v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Independent effects of relevance and arousal on deductive reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638237.2018.1521944⟩</w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (5), pp.1012 - 1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2016.1179173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148511v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Experience Alters Lightness Perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Effects of Culture and the Urban Environment on the Development of the Ebbinghaus Illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bremner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Doherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan de Fockert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Linnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0000498.supp⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (3), pp.962 - 981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.12511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765897v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual Abuse Exposure Alters Early Processing of Emotional Words: Evidence from Event-Related Potentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The tree to the left, the forest to the right: Political attitude and perceptual bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fortier-St-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00655⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525495v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty years later, the cognitive portrait of openness to reconciliation in Rwanda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Affect et pensée logique : comment les émotions influencent notre raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.57-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759650v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent effects of relevance and arousal on deductive reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Urbanization increases left-bias in line-bisection: an expression of elevated levels of intrinsic alertness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699931.2016.1179173⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2014), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759710v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory function is linked to trauma exposure, independently of post-traumatic stress disorder symptoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The spatial focus of attention is controlled at perceptual and cognitive levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina J Linnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546805.2016.1236015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (5), pp.1080 - 1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0020367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760915v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Culture and the Urban Environment on the Development of the Ebbinghaus Illusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The interacting effect of load and space on visual selective attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina J Linnell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cdev.12511⟩</w:t>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (8), pp.1218-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506280902924083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760924v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tree to the left, the forest to the right: Political attitude and perceptual bias</w:t>
-[...356 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focused attention is not enough to activate discontinuities in lines, but scrutiny is</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0020367⟩</w:t>
-[...144 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Giersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14 (3), pp.613-632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.concog.2005.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6642,2356 +6130,2356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in color perception across populations may shape color naming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dediu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des études sur les liens entre culture et perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LP3C (Université de Rennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions économique et sociale de l’orientation politique permettent-elles de prédire notre façon de percevoir le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SQRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des conflits armés dans la région des Grands Lacs Adricains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The impact of incidental emotions on susceptibility to the framing effect: Failure to detect the moderating effect of happiness and sadness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PSYCAVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Kigali, Rwanda</w:t>
+              <w:t xml:space="preserve">ICPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400144v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of incidental emotions on susceptibility to the framing effect: Failure to detect the moderating effect of happiness and sadness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Observatoire des conflits armés dans la région des Grands Lacs Adricains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chantal Ingabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journée PSYCAVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265970v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut socioéconomique de la femme et de la jeune fille face à la victimisation de viol à l’Est de la RDC : mais où est l’équité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. N. Kasali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90ème congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2023, Montreal (Province du Quebec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debiasing reasoning: Education and urban living boost the effect of a short training intervention in a non-Western population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judment and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les croyances implicites et explicites sur la prise de risque des adolescents en contexte social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Piaget-RIPSYDEVE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Structure of Autobiographical Memories: A Study of Trauma Memories from the 1994 Rwandan Genocide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the Efficiency of a De-Biasing Training on Intuitive Responses: Insights from Four Reasoning Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debiasing Reasoning on the Base-Rate Task: Education and urban living boost the effect of a short training intervention in a non-Western population.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Colour Lexicon Is Shaped by Environment and Biology: Comparing Himba and French Colour Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Josserand</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dediu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Joint Conference on Language Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kanazawa, Japan. pp.368-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400124v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nous, étudiants ! » débat au Festival « Cinéma du réel » sur l’enseignement supérieur en Afrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The role of deliberation in a debias training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Cinéma du Réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ESCoP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405028v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bias to Sound Intuiting: Boosting correct intuitive reasoning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Traumatisme sexuel et fonctionnement psycho-cognitif de survivantes : état de lieu et perspective d’avenir dans le contexte de guerres et conflits armés à l’Est de la RDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honnête Kasali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Personality and Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Congrès Chaire Internationale Mukwege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bukavu, Congo-Kinshasa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400054v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of deliberation in a debias training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Nous, étudiants ! » débat au Festival « Cinéma du réel » sur l’enseignement supérieur en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCoP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Festival Cinéma du Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400046v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatisme sexuel et fonctionnement psycho-cognitif de survivantes : état de lieu et perspective d’avenir dans le contexte de guerres et conflits armés à l’Est de la RDC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From Bias to Sound Intuiting: Boosting correct intuitive reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Chaire Internationale Mukwege</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Bukavu, Congo-Kinshasa</w:t>
+              <w:t xml:space="preserve">Society for Personality and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400035v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Colour Lexicon Is Shaped by Environment and Biology: Comparing Himba and French Colour Perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Debiasing Reasoning on the Base-Rate Task: Education and urban living boost the effect of a short training intervention in a non-Western population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josserand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dan Dediu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference on Language Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Kanazawa, Japan. pp.368-370</w:t>
+              <w:t xml:space="preserve">Psychonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900005v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, expériences et biais perceptuel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approche interculturelle pour étudier le biais perceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UQO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire LAPSCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400151v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception in Namibia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Culture, expériences et biais perceptuel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMEC seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rovereto, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire UQO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400146v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche interculturelle pour étudier le biais perceptuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perception in Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LAPSCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CIMEC seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rovereto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400156v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions et respect des mesures préventives contre le covid-19 : l’anticipation du regret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COCOS : la recherche au temps de la COVID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the forest or the trees: Impact of experience-related factors on perceptual bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Percevoir l’arbre ou la forêt : Impact de l’exposition urbaine sur le biais perceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Fully Virtual, United States</w:t>
+              <w:t xml:space="preserve">Séminaire LAPSYDE (Université Paris Cité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400059v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir l’arbre ou la forêt : Impact de l’exposition urbaine sur le biais perceptuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Training Correct Intuitive Responding on Bat-and-Ball Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LAPSYDE (Université Paris Cité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Psychonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Fully virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400171v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Correct Intuitive Responding on Bat-and-Ball Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Seeing the forest or the trees: Impact of experience-related factors on perceptual bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Fully virtual, United States</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Fully Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400127v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir l’arbre ou la forêt : Impact de l’exposition urbaine sur le biais perceptuel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Neurospin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local perceptual bias of a non-remote and educated population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina J Linnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECVP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la stigmatisation intériorisée et des symptômes de l'enfant dans la détresse psychologique des mères d'enfants TDAH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9001,461 +8489,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Incidental Emotions on Susceptibility to the Framing Effect: Failure to Detect a Moderating Effect of Happiness and Sadness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IS THE FEELING OF REGRET RELATED TO THE ADOPTION OF PROTECTIVE BEHAVIORS TO LIMIT THE SPREAD OF COVID-19?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement symbolique est relié à l’exposition au trauma et non aux symptômes d’état de stress post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chantal Ingabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SQRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Gatineau, Qc, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laverdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9465,117 +8953,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie cognitive : Cours, méthodologie, entraînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2018, 2200623968, 9782200623968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9585,392 +9073,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laverdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laverdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion and reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linden J. Ball (Ed.); Valerie A. Thompson (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International handbook of thinking ans reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge ; Psychology Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-70, 2017, 9781317534754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9980,273 +9468,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Universal Left-to-Right Bias in Number-Space Mapping across Ages and Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Eccher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Buiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphicacy across Age, Education, and Culture: A New Tool to Assess Intuitive Graphics Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ciccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Potier-Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10256,100 +9744,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load and the spatial profile of visual selective attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychology. University of London, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00518229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10359,157 +9847,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la proj... Discussion autour du film « Nous, étudiants ! », de Rafiki Fariala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafiki Fariala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10577,51 +10065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF8C2BA8"/>
+    <w:nsid w:val="2853ABDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10808,51 +10296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergecaparos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6922-4449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225556472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/714152636133020050712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426886532" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04989605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eccher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Josserand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boissin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buiatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55685-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cortial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2025.2531067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blumenthal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01565-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2259542" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-01959-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105681" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abi Hana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01625-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Voudouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1930297500008895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04285390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schwarzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerta R&#252;cker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(23)00272-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2023.2181734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantal Ingabire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Rutembesa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Habimana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ndushabandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0001416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciccione" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Potier-Watkins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37172-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221231175063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mylonas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01045-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12539" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03161167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoelison" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104645" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023123118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina J Linnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Est&#233;phan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.627026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711137v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0000583" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2019.07.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01158-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara-Val&#233;rie Giroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00774" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2020.1741340" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040952" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Linnell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bremner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Fockert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000498.supp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525495v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Leblanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brisson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00655" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12275" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2016.1179173" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2016.1236015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doherty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12511" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fortier-St-Pierre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gosselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.10.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280406v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525542v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020367" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262401v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506280902924083" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2005.01.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMRLH7NS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dediu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400165v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265964v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Kasali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265959v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400022v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400025v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400035v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honn&#234;te Kasali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400151v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400156v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Xiong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400059v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400127v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400136v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lavergne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/International-Handbook-of-Thinking-and-Reasoning/Ball-Thompson/p/book/9781138849303" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701787v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701779v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03799195v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiki Fariala" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernhet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergecaparos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6922-4449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225556472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/714152636133020050712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sGb-jPsAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426886532" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04989605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eccher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Josserand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boissin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buiatti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55685-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cortial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70084" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2025.2531067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blumenthal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01565-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2259542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-01959-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105681" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abi Hana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyann Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01625-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04285390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pinabiaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schwarzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerta R&#252;cker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(23)00272-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Voudouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1930297500008895" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2023.2181734" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantal Ingabire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Rutembesa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Habimana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ndushabandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0001416" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciccione" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Potier-Watkins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37172-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221231175063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mylonas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01045-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023123118" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raoelison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104645" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03161167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina J Linnell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Est&#233;phan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.627026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12539" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201400v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01158-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2019.07.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/tra0000583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara-Val&#233;rie Giroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00774" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03129865v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040952" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2020.1741340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Linnell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bremner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Fockert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000498.supp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Leblanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00655" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12275" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2016.1236015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2016.1179173" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doherty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12511" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fortier-St-Pierre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gosselin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.10.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01127" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020367" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506280902924083" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giersch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2005.01.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMRLH7NS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dediu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265964v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Esteves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Kasali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265959v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900005v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400046v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400035v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honn&#234;te Kasali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405028v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400054v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400124v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400156v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Xiong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gu&#233;raud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400059v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102282v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gueraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400136v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03439348v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Lavergne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/International-Handbook-of-Thinking-and-Reasoning/Ball-Thompson/p/book/9781138849303" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518229v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03799195v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiki Fariala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernhet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>