--- v0 (2026-03-18)
+++ v1 (2026-05-13)
@@ -1,4758 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4707 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Galam </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sergegalam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9003-5420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086196790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=9VLe8q4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Trump win again in the 2020 election? An answer from a sociophysics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2021.125835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Contrarians in Opinion Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taksu Cheon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e22010025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor spreading: A trigger for proliferation or fading away</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahad Zehmakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (7), pp. - . </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0006984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire des événements sociaux imprévisibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.123 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crediting multi-authored papers to single authors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 554, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2020.124652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping points in opinion dynamics: a universal formula in five dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taksu Cheon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2020.566580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two opinions dynamics generated by inflexibles and non-contrarian and contrarian floaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.1 - 45. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219525919500085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unavowed Abstention Can Overturn Poll Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (24), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2018.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et expliquer les radicalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.65 - 78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Galam model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taksu Cheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 382 (23), pp.1509 - 1515. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2018.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric vulnerability of democratic institutions against lobbying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.13 - 44. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202517400012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment j’ai prévu Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jaigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.16 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trump phenomenon: An explanation from sociophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (10), pp.1742015(1) - 1742015(2). </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217979217420152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Radicalization Phenomena in Heterogeneous Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alberto Javarone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0155407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invisible hand and the rational agent are behind bubbles and crashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.209 - 217. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2016.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme qui a prévu l’élection de Trump et la défaite de Juppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mihaely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAUSEUR.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stubbornness as an unfortunate key to win a public debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.117 - 130. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11299-015-0175-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activeness as a key to counter democratic balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 432, pp.187 - 196. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2015.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical expression for the exit probability of the q-voter model in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1), pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the validity of the Kirkwood approximation using an extended Sznajd model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.062826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Text-mining Analysis and Agent-based Modeling Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126 (1), pp.84 - 98. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106315572560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Ising transition through a technique from two-state opinion-dynamics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (1), pp. - . </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.012108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspiratorial Beliefs Observed through Entropy Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Golo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.5611 - 5634. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e17085611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From public outrage to the burst of public violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarwat Nizamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrullah Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 416, pp.620 - 630. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of a Global Alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Vinogradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.93 - 107. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18278/jpcs.1.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication impacting financial markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Vitting Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Vrontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Dellaportas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 108, pp.28007. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/108/28007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are people like atoms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakefet Tavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epoch Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.56 - 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a controversy in the press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 402, pp.93 - 103. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2014.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global alliances effect in coalition forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Vinogradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (266), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2014-50264-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ising model versus normal form game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 389 (3), pp.481-489. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2009.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic, staggered, and polarized dynamics in opinion forming: The contrarian effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.066118-. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.73.066118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1-d Ising model for ripple formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 338, pp.4955-4962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Individual Choice to Group Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 287 (3-4), pp.644-659. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4371(00)00399-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Universality for Random Sequential Deposition of Needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.407-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar phase space in spin glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (3), pp.467-473. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1994111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational glasses. II. Calculation of critical thresholds in ACNxMn1-x mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Depondt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (10), pp.1899-1906. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1992253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational glasses. I. A random compressible model for KCN-KBr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (8), pp.1195-1208. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1991200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE AVERAGE MAGNETIZATION, STAGGERED SYMMETRY, AND NEXT NEAREST NEIGHBORS IN DILUTE SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1259-C8-1260. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19888572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00228786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHASE TRANSITIONS IN COUPLED SPIN SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1547-C8-1548. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19888708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00228945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTINUOUS VERSUS FIRST ORDER TRANSITION IN DILUTE ISING ANTIFERROMAGNETS IN A FIELD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Azaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1261-C8-1262. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19888573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00228787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are referendums a mechanism to turn our prejudices into rational choices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Morel; Matt Qvortrup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook to Referendums and Direct Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.334 - 347, 2018, 9781138209930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering networks of actors behind the dynamics of opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Debarsy; Stéphane Cordier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Interactions in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.179 - 195, 2017, 9781443894968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Renormalization Group Like Model for a Democratic Dictatorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yurij Holovatch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Order, Disorder and Criticality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing, pp.193 - 213, 2015, 9789814632676. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814632683_0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is It Necessary to Lie to Win a Controversial Public Debate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Davron Matrasulov; Eugene Stanley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Phenomena in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.37 - 45, 2014, 9789401787048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper le phénomène extrémiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petr Muzny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démocraties face à l'extrémisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire Varenne, pp.123 - 136, 2014, 9782370320407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Socio-Finance Model: Inference and empirical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Vitting Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis D. Vrontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Dellaportas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication impacting financial markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Vitting Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Vrontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Dellaportas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Socio-Finance Model: Inference and empirical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Vitting Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Vrontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Dellaportas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing text mining analysis and agent based modelling methodologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Galam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4813,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55C060B2"/>
+    <w:nsid w:val="7F7D1890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5044,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergegalam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9003-5420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086196790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566507v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.125835" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03052089v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taksu Cheon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22010025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02997361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Zehmakan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03053612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03052087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tietze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2020.124652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02996532v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.566580" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03053613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jacobs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525919500085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02996488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2018.00024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bronner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2018.04.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jaigu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517400012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01523945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979217420152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mihaely" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-015-0175-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberto Javarone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155407" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.03.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Golo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17085611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Qian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.03.029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Timpanaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062826" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delano&#235;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315572560" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Vinogradova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50264-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Nizamani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrullah Memon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.09.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/jpcs.1.1.5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Vitting Andersen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vrontos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Dellaportas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/28007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakefet Tavor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.01.054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12L1RG8M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2009.09.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borghetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.066118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(00)00399-X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H601DNKV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246921v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mauger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992253" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/012239691446B7A44F907292A8A1CF14EA0AEE1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991200" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3C2B39613B5A2ACD7A958D881D460868CE2D1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diep" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azaria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888573" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23685AE487BBD1A01EC3F9F0A79C0C8F7F734A21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/266C8A0DD49E98FC62CCE2BCC84AC69343EDC39A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888572" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/574393EA7E45D97BB53AF856EE9B46196B60CAAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814632683_0005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis D. Vrontos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982959v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215605v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergegalam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9003-5420" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086196790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=9VLe8q4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.125835" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03052089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taksu Cheon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22010025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02997361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahad Zehmakan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03053612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03052087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tietze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hofmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2020.124652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02996532v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.566580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03053613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jacobs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525919500085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02996488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2018.00024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bronner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2018.04.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202517400012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jaigu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01523945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979217420152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberto Javarone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.03.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mihaely" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-015-0175-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Qian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2015.03.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Timpanaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delano&#235;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315572560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Golo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17085611" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarwat Nizamani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrullah Memon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.09.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Vinogradova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/jpcs.1.1.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Vitting Andersen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vrontos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Dellaportas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/28007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakefet Tavor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.01.054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12L1RG8M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03064934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50264-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2009.09.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borghetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.066118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandewalle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(00)00399-X" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H601DNKV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vandewalle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mauger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992253" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/012239691446B7A44F907292A8A1CF14EA0AEE1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991200" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3C2B39613B5A2ACD7A958D881D460868CE2D1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888572" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/574393EA7E45D97BB53AF856EE9B46196B60CAAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888708" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/266C8A0DD49E98FC62CCE2BCC84AC69343EDC39A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diep" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azaria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888573" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23685AE487BBD1A01EC3F9F0A79C0C8F7F734A21/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998451v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814632683_0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis D. Vrontos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215605v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>